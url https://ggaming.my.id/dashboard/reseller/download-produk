--- v0 (2026-04-19)
+++ v1 (2026-06-05)
@@ -12,106 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1003">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="974">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Valorant</t>
   </si>
   <si>
     <t>1.000 VP (Indonesia)</t>
   </si>
   <si>
     <t>Tersedia</t>
   </si>
   <si>
     <t>1.475 VP (Indonesia)</t>
   </si>
   <si>
+    <t>2.000 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>2.050 VP (Indonesia)</t>
+  </si>
+  <si>
+    <t>2.525 VP (Indonesia)</t>
+  </si>
+  <si>
     <t>Honor of Kings</t>
   </si>
   <si>
-    <t>16 Tokens (Indonesia)</t>
-[...10 lines deleted...]
-  <si>
     <t>240 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>3.050 VP (Indonesia)</t>
   </si>
   <si>
     <t>3.650 VP (Indonesia)</t>
   </si>
   <si>
     <t>3GB3HARI</t>
   </si>
   <si>
     <t>TRI</t>
   </si>
   <si>
     <t>Tri Data Happy 3 GB 3 Hari</t>
   </si>
   <si>
     <t>4.100 VP (Indonesia)</t>
   </si>
   <si>
     <t>4.125 VP (Indonesia)</t>
   </si>
   <si>
     <t>400 Tokens (Indonesia)</t>
@@ -269,50 +266,56 @@
   <si>
     <t>BL-200</t>
   </si>
   <si>
     <t>200 Gold (Indonesia)</t>
   </si>
   <si>
     <t>BL-2000</t>
   </si>
   <si>
     <t>2.000 Gold (Indonesia)</t>
   </si>
   <si>
     <t>BL-300</t>
   </si>
   <si>
     <t>300 Gold (Indonesia)</t>
   </si>
   <si>
     <t>BL-500</t>
   </si>
   <si>
     <t>500 Gold (Indonesia)</t>
   </si>
   <si>
+    <t>BL-LUCK</t>
+  </si>
+  <si>
+    <t>Ultra Skin Lucky Chest (Indonesia)</t>
+  </si>
+  <si>
     <t>CODM-128</t>
   </si>
   <si>
     <t>Call of Duty MOBILE</t>
   </si>
   <si>
     <t>128 CP (Indonesia)</t>
   </si>
   <si>
     <t>CODM-1373</t>
   </si>
   <si>
     <t>1373 CP (Indonesia)</t>
   </si>
   <si>
     <t>CODM-2060</t>
   </si>
   <si>
     <t>2060 CP (Indonesia)</t>
   </si>
   <si>
     <t>CODM-31</t>
   </si>
   <si>
     <t>31 CP (Indonesia)</t>
@@ -647,56 +650,62 @@
   <si>
     <t>FFMINGGUAN</t>
   </si>
   <si>
     <t>Membership Mingguan</t>
   </si>
   <si>
     <t>HAPPY-100GB</t>
   </si>
   <si>
     <t>Tri Data Happy 100 GB 28 Hari</t>
   </si>
   <si>
     <t>HAPPY-18GB</t>
   </si>
   <si>
     <t>Tri Data Happy 18 GB 28 Hari</t>
   </si>
   <si>
     <t>HAPPY-30GB</t>
   </si>
   <si>
     <t>Tri Data Happy 30 GB 28 Hari</t>
   </si>
   <si>
+    <t>ISATFREEDOM-1GB</t>
+  </si>
+  <si>
+    <t>INDOSAT</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 1 GB 2 Hari</t>
+  </si>
+  <si>
     <t>ISATFREEDOM-2-5GB</t>
   </si>
   <si>
-    <t>INDOSAT</t>
-[...1 lines deleted...]
-  <si>
     <t>Indosat Freedom Internet 2.5 GB 5 Hari</t>
   </si>
   <si>
     <t>ISATFREEDOM-9GB</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 9 GB 28 Hari</t>
   </si>
   <si>
     <t>MASAAKTIFTHREE-3BULAN</t>
   </si>
   <si>
     <t>Tri Tambah Masa Aktif Kartu  4 Bulan</t>
   </si>
   <si>
     <t>OWSEM-657657</t>
   </si>
   <si>
     <t>Axis Data BRONET 3 GB 1 Hari</t>
   </si>
   <si>
     <t>pre30343775</t>
   </si>
   <si>
     <t>ARENA OF VALOR</t>
@@ -980,56 +989,50 @@
   <si>
     <t>pre30354692</t>
   </si>
   <si>
     <t>Smartfren 20.000</t>
   </si>
   <si>
     <t>pre30354693</t>
   </si>
   <si>
     <t>Smartfren 25.000</t>
   </si>
   <si>
     <t>pre30354694</t>
   </si>
   <si>
     <t>Smartfren 30.000</t>
   </si>
   <si>
     <t>pre30354696</t>
   </si>
   <si>
     <t>Smartfren 50.000</t>
   </si>
   <si>
-    <t>pre30354697</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30354698</t>
   </si>
   <si>
     <t>Three 10.000</t>
   </si>
   <si>
     <t>pre30354699</t>
   </si>
   <si>
     <t>Three 15.000</t>
   </si>
   <si>
     <t>pre30354700</t>
   </si>
   <si>
     <t>Three 20.000</t>
   </si>
   <si>
     <t>pre30354701</t>
   </si>
   <si>
     <t>Three 25.000</t>
   </si>
   <si>
     <t>pre30354702</t>
@@ -1052,173 +1055,149 @@
   <si>
     <t>pre30356027</t>
   </si>
   <si>
     <t>Telkomsel Telepon 5 Menit All + 32 Menit Sesama 1 Hari</t>
   </si>
   <si>
     <t>pre30356029</t>
   </si>
   <si>
     <t>Indosat Telepon 100 Menit Sesama / 1 Hari</t>
   </si>
   <si>
     <t>pre30356030</t>
   </si>
   <si>
     <t>Axis Telepon 10 Menit Semua Op 1 Hari</t>
   </si>
   <si>
     <t>pre30356031</t>
   </si>
   <si>
     <t>Tri 1000 SMS ALL Operator Sesuai  Masa Aktif Kartu</t>
   </si>
   <si>
-    <t>pre30356032</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30356036</t>
   </si>
   <si>
     <t>Telkomsel Telepon 10 Menit All + 55 Menit Sesama 1 Hari</t>
   </si>
   <si>
     <t>PUBGUC-100</t>
   </si>
   <si>
     <t>PUBG MOBILE</t>
   </si>
   <si>
     <t>100 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-1000</t>
   </si>
   <si>
     <t>1000 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-125</t>
   </si>
   <si>
     <t>125 Unknown Cash</t>
   </si>
   <si>
-    <t>PUBGUC-1250</t>
-[...4 lines deleted...]
-  <si>
     <t>PUBGUC-1350</t>
   </si>
   <si>
     <t>1350 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-150</t>
   </si>
   <si>
     <t>150 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-1500</t>
   </si>
   <si>
     <t>1500 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-200</t>
   </si>
   <si>
     <t>200 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-210</t>
   </si>
   <si>
     <t>210 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-250</t>
   </si>
   <si>
     <t>250 Unknown Cash</t>
   </si>
   <si>
-    <t>PUBGUC-375</t>
-[...4 lines deleted...]
-  <si>
     <t>PUBGUC-500</t>
   </si>
   <si>
     <t>500 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-550</t>
   </si>
   <si>
     <t>550 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-600</t>
   </si>
   <si>
     <t>600 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-70</t>
   </si>
   <si>
     <t>70 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-700</t>
   </si>
   <si>
     <t>700 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-800</t>
   </si>
   <si>
     <t>800 Unknown Cash</t>
   </si>
   <si>
-    <t>PUBGUC-825</t>
-[...4 lines deleted...]
-  <si>
     <t>SADADA</t>
   </si>
   <si>
     <t>Axis Data Mini 35 GB 15 Hari</t>
   </si>
   <si>
     <t>SADASDSA-232</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 150 GB</t>
   </si>
   <si>
     <t>SADASDSA-SADA</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 4 GB Berlaku 30 Hari</t>
   </si>
   <si>
     <t>SADASDSA-SADASDA</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 80 GB</t>
   </si>
   <si>
     <t>SADASDSA-WEQDADASDA</t>
@@ -1697,54 +1676,54 @@
   <si>
     <t>Crossfire Legends 300 Coin</t>
   </si>
   <si>
     <t>500Coin</t>
   </si>
   <si>
     <t>Crossfire Legends 500 Coin</t>
   </si>
   <si>
     <t>60-Coin</t>
   </si>
   <si>
     <t>Crossfire Legends 60 Coin</t>
   </si>
   <si>
     <t>A-A-SADSADA</t>
   </si>
   <si>
     <t>by.U</t>
   </si>
   <si>
     <t>by.U 15.000</t>
   </si>
   <si>
-    <t>A-SADASDADA</t>
-[...2 lines deleted...]
-    <t>by.U Data 3 GB 3 Hari</t>
+    <t>A-AQWSDASDSADAS</t>
+  </si>
+  <si>
+    <t>by.U Data 2 GB 1 Hari</t>
   </si>
   <si>
     <t>A-SADASDSA</t>
   </si>
   <si>
     <t>by.U Data 1 GB 30 Hari</t>
   </si>
   <si>
     <t>A-SADASDSAADADA</t>
   </si>
   <si>
     <t>by.U Data 3 GB 1 Hari</t>
   </si>
   <si>
     <t>A-WEWEQWE</t>
   </si>
   <si>
     <t>by.U 10.000</t>
   </si>
   <si>
     <t>A-WQDSADAS</t>
   </si>
   <si>
     <t>by.U Data 4 GB 7 Hari</t>
   </si>
@@ -1889,56 +1868,50 @@
   <si>
     <t>pre30414513</t>
   </si>
   <si>
     <t>Voucher Smartfren Unlimited Harian 1 GB 28 Hari</t>
   </si>
   <si>
     <t>pre30414515</t>
   </si>
   <si>
     <t>Voucher Smartfren Unlimited Harian 3 GB 28 Hari</t>
   </si>
   <si>
     <t>pre30414520</t>
   </si>
   <si>
     <t>Voucher Tri Happy 3 GB 3 Hari</t>
   </si>
   <si>
     <t>pre30414531</t>
   </si>
   <si>
     <t>Voucher Tri Happy 11 GB 28 Hari</t>
   </si>
   <si>
-    <t>pre30414535</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30414536</t>
   </si>
   <si>
     <t>Voucher Tri Happy 42 GB 28 Hari</t>
   </si>
   <si>
     <t>VCGOOGLEPLAY-100RB</t>
   </si>
   <si>
     <t>GOOGLE PLAY INDONESIA</t>
   </si>
   <si>
     <t>Google Play Rp. 100.000 INDONESIA REGION</t>
   </si>
   <si>
     <t>VCGOOGLEPLAY-10RB</t>
   </si>
   <si>
     <t>Google Play Rp. 10.000 INDONESIA REGION</t>
   </si>
   <si>
     <t>VCGOOGLEPLAY-150RB</t>
   </si>
   <si>
     <t>Google Play Rp. 150.000 INDONESIA REGION</t>
@@ -2495,266 +2468,236 @@
   <si>
     <t>Dragon Nest M: Classic 12800 (12000+800) Cash Pack</t>
   </si>
   <si>
     <t>SADASDSA-SADADSA32</t>
   </si>
   <si>
     <t>Dragon Nest M: Classic 19500 (18000+1500) Cash Pack</t>
   </si>
   <si>
     <t>pre30416188</t>
   </si>
   <si>
     <t>XBOX</t>
   </si>
   <si>
     <t>XBOX $5</t>
   </si>
   <si>
     <t>pre30416190</t>
   </si>
   <si>
     <t>XBOX $10</t>
   </si>
   <si>
+    <t>pre30416193</t>
+  </si>
+  <si>
+    <t>Nintendo eShop</t>
+  </si>
+  <si>
+    <t>Voucher Nintendo eShop $10</t>
+  </si>
+  <si>
     <t>pre30416194</t>
   </si>
   <si>
-    <t>Nintendo eShop</t>
-[...1 lines deleted...]
-  <si>
     <t>Voucher Nintendo eShop $20</t>
   </si>
   <si>
     <t>VCRAZOR-10000</t>
   </si>
   <si>
     <t>Razer Gold</t>
   </si>
   <si>
     <t>Razer Gold 10.000</t>
   </si>
   <si>
     <t>VCRAZOR-100000</t>
   </si>
   <si>
     <t>Razer Gold 100.000</t>
   </si>
   <si>
     <t>VCRAZOR-20000</t>
   </si>
   <si>
     <t>Razer Gold 20.000</t>
   </si>
   <si>
     <t>VCRAZOR-200000</t>
   </si>
   <si>
     <t>Razer Gold 200.000</t>
   </si>
   <si>
     <t>VCRAZOR-50000</t>
   </si>
   <si>
     <t>Razer Gold 50.000</t>
   </si>
   <si>
-    <t>DSFDSFSD-232</t>
-[...4 lines deleted...]
-  <si>
     <t>DSFDSFSD-232S</t>
   </si>
   <si>
     <t>Axis OWSEM 32 GB + Unlimited Games / 30 Hari</t>
   </si>
   <si>
     <t>DSFDSFSD-454</t>
   </si>
   <si>
     <t>Axis OWSEM 16 GB + Unlimited Games / 30 Hari</t>
   </si>
   <si>
     <t>DSFDSFSD-ADADA</t>
   </si>
   <si>
     <t>Axis Data Paket Warnet Unlimited 48 Jam</t>
   </si>
   <si>
     <t>DSFDSFSD-SADSs</t>
   </si>
   <si>
     <t>Axis Data Paket Warnet Unlimited 72 Jam</t>
   </si>
   <si>
     <t>OWSEM-1</t>
   </si>
   <si>
     <t>OWSEM 1 GB + 1 GB 4G / 30 Hari</t>
   </si>
   <si>
-    <t>OWSEM-2</t>
-[...10 lines deleted...]
-  <si>
     <t>OWSEM-45</t>
   </si>
   <si>
     <t>Axis Data Paket Warnet Unlimited 1 Jam</t>
   </si>
   <si>
-    <t>OWSEM-5</t>
-[...4 lines deleted...]
-  <si>
     <t>OWSEM-564675465</t>
   </si>
   <si>
     <t>Axis Data Paket Warnet Unlimited 24 Jam</t>
   </si>
   <si>
     <t>pre30343798</t>
   </si>
   <si>
     <t>Global 60 Unknown Cash</t>
   </si>
   <si>
     <t>pre30343806</t>
   </si>
   <si>
     <t>Global 120 Unknown Cash</t>
   </si>
   <si>
     <t>pre30343808</t>
   </si>
   <si>
     <t>Global 325 Unknown Cash</t>
   </si>
   <si>
     <t>pre30343809</t>
   </si>
   <si>
     <t>Global 660 Unknown Cash</t>
   </si>
   <si>
-    <t>COMBO-16</t>
-[...2 lines deleted...]
-    <t>Indosat Freedom Combo 16 GB 30 Hari</t>
+    <t>pre30343810</t>
+  </si>
+  <si>
+    <t>Global 1.800 Unknown Cash</t>
   </si>
   <si>
     <t>COMBO-20</t>
   </si>
   <si>
     <t>Indosat Freedom Combo 20 GB 30 Hari</t>
   </si>
   <si>
     <t>COMBO-30</t>
   </si>
   <si>
     <t>Indosat Freedom Combo 30 GB 30 Hari</t>
   </si>
   <si>
     <t>COMBO-6</t>
   </si>
   <si>
     <t>Indosat Freedom Combo 6 GB 30 Hari</t>
   </si>
   <si>
     <t>pre30354506</t>
   </si>
   <si>
     <t>Voucher Indosat Freedom Combo 6 GB 30 Hari</t>
   </si>
   <si>
     <t>pre30354507</t>
   </si>
   <si>
     <t>Voucher Indosat Freedom Combo 10 GB 30 Hari</t>
   </si>
   <si>
     <t>pre30354508</t>
   </si>
   <si>
     <t>Voucher Indosat Freedom Combo 20 GB 30 Hari</t>
   </si>
   <si>
     <t>pre30354509</t>
   </si>
   <si>
     <t>Voucher Indosat Freedom Combo 30 GB 30 Hari</t>
   </si>
   <si>
     <t>pre30416156</t>
   </si>
   <si>
     <t>Voucher Telkomsel 5 GB 30 Hari (Hot Promo)</t>
   </si>
   <si>
-    <t>pre30416157</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30416158</t>
   </si>
   <si>
     <t>Voucher Telkomsel 18 GB 30 Hari (Hot Promo)</t>
   </si>
   <si>
     <t>pre30416159</t>
   </si>
   <si>
     <t>Voucher Telkomsel 26 GB 30 Hari (Hot Promo)</t>
   </si>
   <si>
-    <t>FLEX-L</t>
+    <t>FLEX-M</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
-    <t>XL Xtra Combo Flex L 28 Hari</t>
-[...4 lines deleted...]
-  <si>
     <t>XL Xtra Combo Flex M 28 Hari</t>
   </si>
   <si>
     <t>FLEX-SPLUS</t>
   </si>
   <si>
     <t>XL Xtra Combo Flex S+ 28 Hari</t>
   </si>
   <si>
     <t>FLEX-XL</t>
   </si>
   <si>
     <t>XL Xtra Combo Flex XL 28 Hari</t>
   </si>
   <si>
     <t>FLEX-XXL</t>
   </si>
   <si>
     <t>XL Xtra Combo Flex XXL 28 Hari</t>
   </si>
   <si>
     <t>pre30354550</t>
   </si>
   <si>
     <t>Voucher XL Xtra Combo Flex S 28 Hari</t>
@@ -2828,80 +2771,62 @@
   <si>
     <t>pre30416149</t>
   </si>
   <si>
     <t>XL Xtra Combo Flex L+ 28 Hari</t>
   </si>
   <si>
     <t>pre30416150</t>
   </si>
   <si>
     <t>XL Xtra Combo Flex XXXL 28 Hari</t>
   </si>
   <si>
     <t>pre30416151</t>
   </si>
   <si>
     <t>XL Xtra Combo Flex 4XL 28 Hari</t>
   </si>
   <si>
     <t>pre30416152</t>
   </si>
   <si>
     <t>XL Xtra Combo Flex S 28 Hari</t>
   </si>
   <si>
-    <t>XLDATAMINI-1-5</t>
-[...10 lines deleted...]
-  <si>
     <t>XLDATAMINI-4</t>
   </si>
   <si>
     <t>XL Data Mini 4 GB 7 Hari</t>
   </si>
   <si>
     <t>XLDATAMINI-6</t>
   </si>
   <si>
     <t>XL Data Mini 6 GB 7 Hari</t>
   </si>
   <si>
-    <t>XLHOTROADHARIAN-12HARI</t>
-[...4 lines deleted...]
-  <si>
     <t>XLHOTROADHARIAN-15GB</t>
   </si>
   <si>
     <t>XL HOTROD 1.5 GB 3 Hari</t>
   </si>
   <si>
     <t>XLXTRACOMBOPLUS-10</t>
   </si>
   <si>
     <t>XL Xtra Combo Plus 10 GB 30 Hari</t>
   </si>
   <si>
     <t>XLXTRACOMBOPLUS-20</t>
   </si>
   <si>
     <t>XL Xtra Combo Plus 20 GB 30 Hari</t>
   </si>
   <si>
     <t>XLXTRACOMBOSPECIAL-14</t>
   </si>
   <si>
     <t>XL Xtra Combo Special 14 GB 30 Hari</t>
   </si>
   <si>
     <t>XLXTRACOMBOSPECIAL-8</t>
@@ -2949,62 +2874,50 @@
     <t>pre30356034</t>
   </si>
   <si>
     <t>XL XTRA Bicara 15.000 - 7 Hari</t>
   </si>
   <si>
     <t>XL-121343</t>
   </si>
   <si>
     <t>XL Tambah Masa Aktif Kartu 30 Hari</t>
   </si>
   <si>
     <t>pre30354695</t>
   </si>
   <si>
     <t>Smartfren 35.000</t>
   </si>
   <si>
     <t>sadsad-SADASDAS</t>
   </si>
   <si>
     <t>Genflix</t>
   </si>
   <si>
     <t>Voucher Genflix 14 Hari</t>
-  </si>
-[...10 lines deleted...]
-    <t>Voucher Genflix 1 Hari</t>
   </si>
   <si>
     <t>sadsad-34343</t>
   </si>
   <si>
     <t>Voucher Genflix 3 Hari</t>
   </si>
   <si>
     <t>sadsad-sasssss</t>
   </si>
   <si>
     <t>Viu</t>
   </si>
   <si>
     <t>Voucher Viu 1 Bulan</t>
   </si>
   <si>
     <t>sadsad-fdfd</t>
   </si>
   <si>
     <t>Voucher Viu 1 Tahun</t>
   </si>
   <si>
     <t>sadsad-6</t>
   </si>
@@ -3373,54 +3286,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I494"/>
+  <dimension ref="A1:I479"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H494" sqref="H494"/>
+      <selection activeCell="H479" sqref="H479"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -3473,14281 +3386,13846 @@
       </c>
       <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2">
         <v>163127</v>
       </c>
       <c r="F3" s="2">
         <v>163127</v>
       </c>
       <c r="G3" s="2">
         <v>158466</v>
       </c>
       <c r="H3" s="2">
         <v>156913</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1">
-        <v>16</v>
+        <v>2.0</v>
       </c>
       <c r="C4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="2">
-        <v>3015</v>
+        <v>217494</v>
       </c>
       <c r="F4" s="2">
-        <v>3015</v>
+        <v>217494</v>
       </c>
       <c r="G4" s="2">
-        <v>2928</v>
+        <v>211280</v>
       </c>
       <c r="H4" s="2">
-        <v>2900</v>
+        <v>209208</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1">
-        <v>2.0</v>
+        <v>2.05</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E5" s="2">
-        <v>217494</v>
+        <v>217493</v>
       </c>
       <c r="F5" s="2">
-        <v>217494</v>
+        <v>217493</v>
       </c>
       <c r="G5" s="2">
-        <v>211280</v>
+        <v>211279</v>
       </c>
       <c r="H5" s="2">
-        <v>209208</v>
+        <v>209207</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1">
-        <v>2.05</v>
+        <v>2.525</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E6" s="2">
-        <v>217493</v>
+        <v>271860</v>
       </c>
       <c r="F6" s="2">
-        <v>217493</v>
+        <v>271860</v>
       </c>
       <c r="G6" s="2">
-        <v>211279</v>
+        <v>264092</v>
       </c>
       <c r="H6" s="2">
-        <v>209207</v>
+        <v>261503</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1">
-        <v>2.525</v>
+        <v>240</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2">
-        <v>271860</v>
+        <v>46734</v>
       </c>
       <c r="F7" s="2">
-        <v>271860</v>
+        <v>46734</v>
       </c>
       <c r="G7" s="2">
-        <v>264092</v>
+        <v>45399</v>
       </c>
       <c r="H7" s="2">
-        <v>261503</v>
+        <v>44954</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1">
-        <v>240</v>
+        <v>3.05</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="2">
-        <v>44988</v>
+        <v>326227</v>
       </c>
       <c r="F8" s="2">
-        <v>44988</v>
+        <v>326227</v>
       </c>
       <c r="G8" s="2">
-        <v>43703</v>
+        <v>316906</v>
       </c>
       <c r="H8" s="2">
-        <v>43274</v>
+        <v>313799</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1">
-        <v>3.05</v>
+        <v>3.65</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="2">
-        <v>326227</v>
+        <v>377680</v>
       </c>
       <c r="F9" s="2">
-        <v>326227</v>
+        <v>377680</v>
       </c>
       <c r="G9" s="2">
-        <v>316906</v>
+        <v>366889</v>
       </c>
       <c r="H9" s="2">
-        <v>313799</v>
+        <v>363292</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
-      <c r="B10" s="1">
-        <v>3.65</v>
+      <c r="B10" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E10" s="2">
-        <v>377680</v>
+        <v>8929</v>
       </c>
       <c r="F10" s="2">
-        <v>377680</v>
+        <v>8929</v>
       </c>
       <c r="G10" s="2">
-        <v>366889</v>
+        <v>8674</v>
       </c>
       <c r="H10" s="2">
-        <v>363292</v>
+        <v>8589</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
-      <c r="B11" s="1" t="s">
-        <v>21</v>
+      <c r="B11" s="1">
+        <v>4.1</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="2">
-        <v>8929</v>
+        <v>434959</v>
       </c>
       <c r="F11" s="2">
-        <v>8929</v>
+        <v>434959</v>
       </c>
       <c r="G11" s="2">
-        <v>8674</v>
+        <v>422532</v>
       </c>
       <c r="H11" s="2">
-        <v>8589</v>
+        <v>418389</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1">
-        <v>4.1</v>
+        <v>4.125</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="2">
-        <v>436009</v>
+        <v>432047</v>
       </c>
       <c r="F12" s="2">
-        <v>436009</v>
+        <v>432047</v>
       </c>
       <c r="G12" s="2">
-        <v>423552</v>
+        <v>419702</v>
       </c>
       <c r="H12" s="2">
-        <v>419399</v>
+        <v>415588</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1">
-        <v>4.125</v>
+        <v>400</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="2">
-        <v>432047</v>
+        <v>77973</v>
       </c>
       <c r="F13" s="2">
-        <v>432047</v>
+        <v>77973</v>
       </c>
       <c r="G13" s="2">
-        <v>419702</v>
+        <v>75745</v>
       </c>
       <c r="H13" s="2">
-        <v>415588</v>
+        <v>75003</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1">
-        <v>400</v>
+        <v>475</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="2">
-        <v>74984</v>
+        <v>54393</v>
       </c>
       <c r="F14" s="2">
-        <v>74984</v>
+        <v>54393</v>
       </c>
       <c r="G14" s="2">
-        <v>72841</v>
+        <v>52839</v>
       </c>
       <c r="H14" s="2">
-        <v>72127</v>
+        <v>52321</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1">
-        <v>475</v>
+        <v>560</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="2">
-        <v>54258</v>
+        <v>109213</v>
       </c>
       <c r="F15" s="2">
-        <v>54258</v>
+        <v>109213</v>
       </c>
       <c r="G15" s="2">
-        <v>52707</v>
+        <v>106092</v>
       </c>
       <c r="H15" s="2">
-        <v>52191</v>
+        <v>105052</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
-      <c r="B16" s="1">
-        <v>560</v>
+      <c r="B16" s="1" t="s">
+        <v>28</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" s="2">
-        <v>105653</v>
+        <v>23499</v>
       </c>
       <c r="F16" s="2">
-        <v>105653</v>
+        <v>23499</v>
       </c>
       <c r="G16" s="2">
-        <v>102634</v>
+        <v>22828</v>
       </c>
       <c r="H16" s="2">
-        <v>101628</v>
+        <v>22604</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
-      <c r="B17" s="1" t="s">
-        <v>29</v>
+      <c r="B17" s="1">
+        <v>80</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="2">
-        <v>23499</v>
+        <v>15479</v>
       </c>
       <c r="F17" s="2">
-        <v>23499</v>
+        <v>15479</v>
       </c>
       <c r="G17" s="2">
-        <v>22828</v>
+        <v>15037</v>
       </c>
       <c r="H17" s="2">
-        <v>22604</v>
+        <v>14889</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1">
-        <v>80</v>
+        <v>950</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="2">
-        <v>14712</v>
+        <v>109810</v>
       </c>
       <c r="F18" s="2">
-        <v>14712</v>
+        <v>109810</v>
       </c>
       <c r="G18" s="2">
-        <v>14291</v>
+        <v>106673</v>
       </c>
       <c r="H18" s="2">
-        <v>14151</v>
+        <v>105627</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
-      <c r="B19" s="1">
-        <v>950</v>
+      <c r="B19" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E19" s="2">
-        <v>108760</v>
+        <v>8925</v>
       </c>
       <c r="F19" s="2">
-        <v>108760</v>
+        <v>8925</v>
       </c>
       <c r="G19" s="2">
-        <v>105653</v>
+        <v>8670</v>
       </c>
       <c r="H19" s="2">
-        <v>104617</v>
+        <v>8585</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E20" s="2">
-        <v>8925</v>
+        <v>13419</v>
       </c>
       <c r="F20" s="2">
-        <v>8925</v>
+        <v>13419</v>
       </c>
       <c r="G20" s="2">
-        <v>8670</v>
+        <v>13036</v>
       </c>
       <c r="H20" s="2">
-        <v>8585</v>
+        <v>12908</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E21" s="2">
-        <v>13419</v>
+        <v>60585</v>
       </c>
       <c r="F21" s="2">
-        <v>13419</v>
+        <v>60585</v>
       </c>
       <c r="G21" s="2">
-        <v>13036</v>
+        <v>58854</v>
       </c>
       <c r="H21" s="2">
-        <v>12908</v>
+        <v>58277</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E22" s="2">
-        <v>60774</v>
+        <v>25053</v>
       </c>
       <c r="F22" s="2">
-        <v>60774</v>
+        <v>25053</v>
       </c>
       <c r="G22" s="2">
-        <v>59038</v>
+        <v>24337</v>
       </c>
       <c r="H22" s="2">
-        <v>58459</v>
+        <v>24099</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E23" s="2">
-        <v>24476</v>
+        <v>30025</v>
       </c>
       <c r="F23" s="2">
-        <v>24476</v>
+        <v>30025</v>
       </c>
       <c r="G23" s="2">
-        <v>23776</v>
+        <v>29167</v>
       </c>
       <c r="H23" s="2">
-        <v>23543</v>
+        <v>28881</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E24" s="2">
-        <v>28466</v>
+        <v>108818</v>
       </c>
       <c r="F24" s="2">
-        <v>28466</v>
+        <v>108818</v>
       </c>
       <c r="G24" s="2">
-        <v>27652</v>
+        <v>105709</v>
       </c>
       <c r="H24" s="2">
-        <v>27381</v>
+        <v>104672</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E25" s="2">
-        <v>108818</v>
+        <v>32629</v>
       </c>
       <c r="F25" s="2">
-        <v>108818</v>
+        <v>32629</v>
       </c>
       <c r="G25" s="2">
-        <v>105709</v>
+        <v>31697</v>
       </c>
       <c r="H25" s="2">
-        <v>104672</v>
+        <v>31386</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E26" s="2">
-        <v>32624</v>
+        <v>48615</v>
       </c>
       <c r="F26" s="2">
-        <v>32624</v>
+        <v>48615</v>
       </c>
       <c r="G26" s="2">
-        <v>31691</v>
+        <v>47226</v>
       </c>
       <c r="H26" s="2">
-        <v>31381</v>
+        <v>46763</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E27" s="2">
-        <v>48542</v>
+        <v>59981</v>
       </c>
       <c r="F27" s="2">
-        <v>48542</v>
+        <v>59981</v>
       </c>
       <c r="G27" s="2">
-        <v>47155</v>
+        <v>58268</v>
       </c>
       <c r="H27" s="2">
-        <v>46692</v>
+        <v>57696</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E28" s="2">
-        <v>59876</v>
+        <v>117495</v>
       </c>
       <c r="F28" s="2">
-        <v>59876</v>
+        <v>117495</v>
       </c>
       <c r="G28" s="2">
-        <v>58166</v>
+        <v>114138</v>
       </c>
       <c r="H28" s="2">
-        <v>57595</v>
+        <v>113019</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E29" s="2">
-        <v>117495</v>
+        <v>39911</v>
       </c>
       <c r="F29" s="2">
-        <v>117495</v>
+        <v>39911</v>
       </c>
       <c r="G29" s="2">
-        <v>114138</v>
+        <v>38770</v>
       </c>
       <c r="H29" s="2">
-        <v>113019</v>
+        <v>38390</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E30" s="2">
-        <v>39911</v>
+        <v>8164</v>
       </c>
       <c r="F30" s="2">
-        <v>39911</v>
+        <v>8164</v>
       </c>
       <c r="G30" s="2">
-        <v>38770</v>
+        <v>7931</v>
       </c>
       <c r="H30" s="2">
-        <v>38390</v>
+        <v>7853</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E31" s="2">
-        <v>8164</v>
+        <v>14711</v>
       </c>
       <c r="F31" s="2">
-        <v>8164</v>
+        <v>14711</v>
       </c>
       <c r="G31" s="2">
-        <v>7931</v>
+        <v>14290</v>
       </c>
       <c r="H31" s="2">
-        <v>7853</v>
+        <v>14150</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E32" s="2">
-        <v>14711</v>
+        <v>6568</v>
       </c>
       <c r="F32" s="2">
-        <v>14711</v>
+        <v>6568</v>
       </c>
       <c r="G32" s="2">
-        <v>14290</v>
+        <v>6380</v>
       </c>
       <c r="H32" s="2">
-        <v>14150</v>
+        <v>6318</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E33" s="2">
-        <v>6568</v>
+        <v>11865</v>
       </c>
       <c r="F33" s="2">
-        <v>6568</v>
+        <v>11865</v>
       </c>
       <c r="G33" s="2">
-        <v>6380</v>
+        <v>11526</v>
       </c>
       <c r="H33" s="2">
-        <v>6318</v>
+        <v>11413</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E34" s="2">
-        <v>12899</v>
+        <v>9765</v>
       </c>
       <c r="F34" s="2">
-        <v>12899</v>
+        <v>9765</v>
       </c>
       <c r="G34" s="2">
-        <v>12531</v>
+        <v>9486</v>
       </c>
       <c r="H34" s="2">
-        <v>12408</v>
+        <v>9393</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E35" s="2">
-        <v>9818</v>
+        <v>12915</v>
       </c>
       <c r="F35" s="2">
-        <v>9818</v>
+        <v>12915</v>
       </c>
       <c r="G35" s="2">
-        <v>9537</v>
+        <v>12546</v>
       </c>
       <c r="H35" s="2">
-        <v>9444</v>
+        <v>12423</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E36" s="2">
-        <v>13136</v>
+        <v>15225</v>
       </c>
       <c r="F36" s="2">
-        <v>13136</v>
+        <v>15225</v>
       </c>
       <c r="G36" s="2">
-        <v>12760</v>
+        <v>14790</v>
       </c>
       <c r="H36" s="2">
-        <v>12635</v>
+        <v>14645</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E37" s="2">
-        <v>15908</v>
+        <v>13598</v>
       </c>
       <c r="F37" s="2">
-        <v>15908</v>
+        <v>13598</v>
       </c>
       <c r="G37" s="2">
-        <v>15453</v>
+        <v>13209</v>
       </c>
       <c r="H37" s="2">
-        <v>15302</v>
+        <v>13080</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E38" s="2">
-        <v>13598</v>
+        <v>12386</v>
       </c>
       <c r="F38" s="2">
-        <v>13598</v>
+        <v>12386</v>
       </c>
       <c r="G38" s="2">
-        <v>13209</v>
+        <v>12032</v>
       </c>
       <c r="H38" s="2">
-        <v>13080</v>
+        <v>11914</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C39" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E39" s="2">
-        <v>12386</v>
+        <v>123779</v>
       </c>
       <c r="F39" s="2">
-        <v>12386</v>
+        <v>123779</v>
       </c>
       <c r="G39" s="2">
-        <v>12032</v>
+        <v>120243</v>
       </c>
       <c r="H39" s="2">
-        <v>11914</v>
+        <v>119064</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E40" s="2">
-        <v>123779</v>
+        <v>25221</v>
       </c>
       <c r="F40" s="2">
-        <v>123779</v>
+        <v>25221</v>
       </c>
       <c r="G40" s="2">
-        <v>120243</v>
+        <v>24500</v>
       </c>
       <c r="H40" s="2">
-        <v>119064</v>
+        <v>24260</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E41" s="2">
-        <v>25221</v>
+        <v>247531</v>
       </c>
       <c r="F41" s="2">
-        <v>25221</v>
+        <v>247531</v>
       </c>
       <c r="G41" s="2">
-        <v>24500</v>
+        <v>240459</v>
       </c>
       <c r="H41" s="2">
-        <v>24260</v>
+        <v>238101</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E42" s="2">
-        <v>247531</v>
+        <v>37152</v>
       </c>
       <c r="F42" s="2">
-        <v>247531</v>
+        <v>37152</v>
       </c>
       <c r="G42" s="2">
-        <v>240459</v>
+        <v>36091</v>
       </c>
       <c r="H42" s="2">
-        <v>238101</v>
+        <v>35737</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E43" s="2">
-        <v>37152</v>
+        <v>61903</v>
       </c>
       <c r="F43" s="2">
-        <v>37152</v>
+        <v>61903</v>
       </c>
       <c r="G43" s="2">
-        <v>36091</v>
+        <v>60134</v>
       </c>
       <c r="H43" s="2">
-        <v>35737</v>
+        <v>59545</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E44" s="2">
-        <v>61903</v>
+        <v>7524</v>
       </c>
       <c r="F44" s="2">
-        <v>61903</v>
+        <v>7524</v>
       </c>
       <c r="G44" s="2">
-        <v>60134</v>
+        <v>7309</v>
       </c>
       <c r="H44" s="2">
-        <v>59545</v>
+        <v>7238</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E45" s="2">
         <v>18953</v>
       </c>
       <c r="F45" s="2">
         <v>18953</v>
       </c>
       <c r="G45" s="2">
         <v>18411</v>
       </c>
       <c r="H45" s="2">
         <v>18231</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E46" s="2">
-        <v>190283</v>
+        <v>189444</v>
       </c>
       <c r="F46" s="2">
-        <v>190283</v>
+        <v>189444</v>
       </c>
       <c r="G46" s="2">
-        <v>184846</v>
+        <v>184031</v>
       </c>
       <c r="H46" s="2">
-        <v>183034</v>
+        <v>182227</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E47" s="2">
-        <v>285412</v>
+        <v>286462</v>
       </c>
       <c r="F47" s="2">
-        <v>285412</v>
+        <v>286462</v>
       </c>
       <c r="G47" s="2">
-        <v>277257</v>
+        <v>278277</v>
       </c>
       <c r="H47" s="2">
-        <v>274539</v>
+        <v>275549</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E48" s="2">
-        <v>4816</v>
+        <v>5042</v>
       </c>
       <c r="F48" s="2">
-        <v>4816</v>
+        <v>5042</v>
       </c>
       <c r="G48" s="2">
-        <v>4679</v>
+        <v>4898</v>
       </c>
       <c r="H48" s="2">
-        <v>4633</v>
+        <v>4850</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E49" s="2">
-        <v>47591</v>
+        <v>47381</v>
       </c>
       <c r="F49" s="2">
-        <v>47591</v>
+        <v>47381</v>
       </c>
       <c r="G49" s="2">
-        <v>46232</v>
+        <v>46028</v>
       </c>
       <c r="H49" s="2">
-        <v>45778</v>
+        <v>45576</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E50" s="2">
-        <v>94735</v>
+        <v>96835</v>
       </c>
       <c r="F50" s="2">
-        <v>94735</v>
+        <v>96835</v>
       </c>
       <c r="G50" s="2">
-        <v>92028</v>
+        <v>94068</v>
       </c>
       <c r="H50" s="2">
-        <v>91126</v>
+        <v>93146</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E51" s="2">
-        <v>115490</v>
+        <v>116920</v>
       </c>
       <c r="F51" s="2">
-        <v>115490</v>
+        <v>116920</v>
       </c>
       <c r="G51" s="2">
-        <v>112190</v>
+        <v>113579</v>
       </c>
       <c r="H51" s="2">
-        <v>111090</v>
+        <v>112466</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E52" s="2">
         <v>54139</v>
       </c>
       <c r="F52" s="2">
         <v>54139</v>
       </c>
       <c r="G52" s="2">
         <v>52592</v>
       </c>
       <c r="H52" s="2">
         <v>52077</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E53" s="2">
         <v>58672</v>
       </c>
       <c r="F53" s="2">
         <v>58672</v>
       </c>
       <c r="G53" s="2">
         <v>56996</v>
       </c>
       <c r="H53" s="2">
         <v>56437</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E54" s="2">
         <v>75031</v>
       </c>
       <c r="F54" s="2">
         <v>75031</v>
       </c>
       <c r="G54" s="2">
         <v>72887</v>
       </c>
       <c r="H54" s="2">
         <v>72173</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E55" s="2">
         <v>74803</v>
       </c>
       <c r="F55" s="2">
         <v>74803</v>
       </c>
       <c r="G55" s="2">
         <v>72666</v>
       </c>
       <c r="H55" s="2">
         <v>71953</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E56" s="2">
         <v>92963</v>
       </c>
       <c r="F56" s="2">
         <v>92963</v>
       </c>
       <c r="G56" s="2">
         <v>90307</v>
       </c>
       <c r="H56" s="2">
         <v>89421</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E57" s="2">
         <v>30606</v>
       </c>
       <c r="F57" s="2">
         <v>30606</v>
       </c>
       <c r="G57" s="2">
         <v>29732</v>
       </c>
       <c r="H57" s="2">
         <v>29440</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E58" s="2">
         <v>298334</v>
       </c>
       <c r="F58" s="2">
         <v>298334</v>
       </c>
       <c r="G58" s="2">
         <v>289811</v>
       </c>
       <c r="H58" s="2">
         <v>286969</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E59" s="2">
         <v>374105</v>
       </c>
       <c r="F59" s="2">
         <v>374105</v>
       </c>
       <c r="G59" s="2">
         <v>363416</v>
       </c>
       <c r="H59" s="2">
         <v>359853</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E60" s="2">
         <v>46337</v>
       </c>
       <c r="F60" s="2">
         <v>46337</v>
       </c>
       <c r="G60" s="2">
         <v>45013</v>
       </c>
       <c r="H60" s="2">
         <v>44571</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E61" s="2">
         <v>5486</v>
       </c>
       <c r="F61" s="2">
         <v>5486</v>
       </c>
       <c r="G61" s="2">
         <v>5330</v>
       </c>
       <c r="H61" s="2">
         <v>5277</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E62" s="2">
         <v>491426</v>
       </c>
       <c r="F62" s="2">
         <v>491426</v>
       </c>
       <c r="G62" s="2">
         <v>477386</v>
       </c>
       <c r="H62" s="2">
         <v>472705</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E63" s="2">
         <v>59076</v>
       </c>
       <c r="F63" s="2">
         <v>59076</v>
       </c>
       <c r="G63" s="2">
         <v>57388</v>
       </c>
       <c r="H63" s="2">
         <v>56826</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E64" s="2">
         <v>69018</v>
       </c>
       <c r="F64" s="2">
         <v>69018</v>
       </c>
       <c r="G64" s="2">
         <v>67046</v>
       </c>
       <c r="H64" s="2">
         <v>66388</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E65" s="2">
         <v>7939</v>
       </c>
       <c r="F65" s="2">
         <v>7939</v>
       </c>
       <c r="G65" s="2">
         <v>7712</v>
       </c>
       <c r="H65" s="2">
         <v>7637</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E66" s="2">
         <v>78759</v>
       </c>
       <c r="F66" s="2">
         <v>78759</v>
       </c>
       <c r="G66" s="2">
         <v>76509</v>
       </c>
       <c r="H66" s="2">
         <v>75759</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E67" s="2">
-        <v>94671</v>
+        <v>94512</v>
       </c>
       <c r="F67" s="2">
-        <v>94671</v>
+        <v>94512</v>
       </c>
       <c r="G67" s="2">
-        <v>91966</v>
+        <v>91811</v>
       </c>
       <c r="H67" s="2">
-        <v>91065</v>
+        <v>90911</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E68" s="2">
-        <v>109422</v>
+        <v>108323</v>
       </c>
       <c r="F68" s="2">
-        <v>109422</v>
+        <v>108323</v>
       </c>
       <c r="G68" s="2">
-        <v>106295</v>
+        <v>105228</v>
       </c>
       <c r="H68" s="2">
-        <v>105253</v>
+        <v>104197</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E69" s="2">
-        <v>11945</v>
+        <v>11824</v>
       </c>
       <c r="F69" s="2">
-        <v>11945</v>
+        <v>11824</v>
       </c>
       <c r="G69" s="2">
-        <v>11604</v>
+        <v>11486</v>
       </c>
       <c r="H69" s="2">
-        <v>11490</v>
+        <v>11374</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E70" s="2">
-        <v>1512</v>
+        <v>1506</v>
       </c>
       <c r="F70" s="2">
-        <v>1512</v>
+        <v>1506</v>
       </c>
       <c r="G70" s="2">
-        <v>1469</v>
+        <v>1463</v>
       </c>
       <c r="H70" s="2">
-        <v>1454</v>
+        <v>1448</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E71" s="2">
-        <v>133567</v>
+        <v>133442</v>
       </c>
       <c r="F71" s="2">
-        <v>133567</v>
+        <v>133442</v>
       </c>
       <c r="G71" s="2">
-        <v>129751</v>
+        <v>129630</v>
       </c>
       <c r="H71" s="2">
-        <v>128479</v>
+        <v>128359</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E72" s="2">
-        <v>188568</v>
+        <v>187071</v>
       </c>
       <c r="F72" s="2">
-        <v>188568</v>
+        <v>187071</v>
       </c>
       <c r="G72" s="2">
-        <v>183181</v>
+        <v>181726</v>
       </c>
       <c r="H72" s="2">
-        <v>181385</v>
+        <v>179945</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E73" s="2">
         <v>19694</v>
       </c>
       <c r="F73" s="2">
         <v>19694</v>
       </c>
       <c r="G73" s="2">
         <v>19131</v>
       </c>
       <c r="H73" s="2">
         <v>18944</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E74" s="2">
-        <v>22884</v>
+        <v>22655</v>
       </c>
       <c r="F74" s="2">
-        <v>22884</v>
+        <v>22655</v>
       </c>
       <c r="G74" s="2">
-        <v>22230</v>
+        <v>22008</v>
       </c>
       <c r="H74" s="2">
-        <v>22012</v>
+        <v>21792</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E75" s="2">
-        <v>228761</v>
+        <v>226465</v>
       </c>
       <c r="F75" s="2">
-        <v>228761</v>
+        <v>226465</v>
       </c>
       <c r="G75" s="2">
-        <v>222225</v>
+        <v>219995</v>
       </c>
       <c r="H75" s="2">
-        <v>220047</v>
+        <v>217838</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E76" s="2">
         <v>246063</v>
       </c>
       <c r="F76" s="2">
         <v>246063</v>
       </c>
       <c r="G76" s="2">
         <v>239033</v>
       </c>
       <c r="H76" s="2">
         <v>236689</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E77" s="2">
-        <v>35411</v>
+        <v>35779</v>
       </c>
       <c r="F77" s="2">
-        <v>35411</v>
+        <v>35779</v>
       </c>
       <c r="G77" s="2">
-        <v>34400</v>
+        <v>34757</v>
       </c>
       <c r="H77" s="2">
-        <v>34062</v>
+        <v>34416</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E78" s="2">
         <v>67830</v>
       </c>
       <c r="F78" s="2">
         <v>67830</v>
       </c>
       <c r="G78" s="2">
         <v>65892</v>
       </c>
       <c r="H78" s="2">
         <v>65246</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E79" s="2">
         <v>86977</v>
       </c>
       <c r="F79" s="2">
         <v>86977</v>
       </c>
       <c r="G79" s="2">
         <v>84492</v>
       </c>
       <c r="H79" s="2">
         <v>83663</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E80" s="2">
-        <v>159889</v>
+        <v>159873</v>
       </c>
       <c r="F80" s="2">
-        <v>159889</v>
+        <v>159873</v>
       </c>
       <c r="G80" s="2">
-        <v>155321</v>
+        <v>155305</v>
       </c>
       <c r="H80" s="2">
-        <v>153798</v>
+        <v>153783</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E81" s="2">
-        <v>67305</v>
+        <v>66985</v>
       </c>
       <c r="F81" s="2">
-        <v>67305</v>
+        <v>66985</v>
       </c>
       <c r="G81" s="2">
-        <v>65382</v>
+        <v>65071</v>
       </c>
       <c r="H81" s="2">
-        <v>64741</v>
+        <v>64433</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E82" s="2">
         <v>15713</v>
       </c>
       <c r="F82" s="2">
         <v>15713</v>
       </c>
       <c r="G82" s="2">
         <v>15264</v>
       </c>
       <c r="H82" s="2">
         <v>15115</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E83" s="2">
         <v>156067</v>
       </c>
       <c r="F83" s="2">
         <v>156067</v>
       </c>
       <c r="G83" s="2">
         <v>151608</v>
       </c>
       <c r="H83" s="2">
         <v>150121</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E84" s="2">
         <v>323962</v>
       </c>
       <c r="F84" s="2">
         <v>323962</v>
       </c>
       <c r="G84" s="2">
         <v>314706</v>
       </c>
       <c r="H84" s="2">
         <v>311620</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E85" s="2">
-        <v>323951</v>
+        <v>322901</v>
       </c>
       <c r="F85" s="2">
-        <v>323951</v>
+        <v>322901</v>
       </c>
       <c r="G85" s="2">
-        <v>314696</v>
+        <v>313676</v>
       </c>
       <c r="H85" s="2">
-        <v>311610</v>
+        <v>310600</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E86" s="2">
-        <v>6490</v>
+        <v>6385</v>
       </c>
       <c r="F86" s="2">
-        <v>6490</v>
+        <v>6385</v>
       </c>
       <c r="G86" s="2">
-        <v>6305</v>
+        <v>6203</v>
       </c>
       <c r="H86" s="2">
-        <v>6243</v>
+        <v>6142</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E87" s="2">
         <v>6385</v>
       </c>
       <c r="F87" s="2">
         <v>6385</v>
       </c>
       <c r="G87" s="2">
         <v>6203</v>
       </c>
       <c r="H87" s="2">
         <v>6142</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E88" s="2">
-        <v>77661</v>
+        <v>77556</v>
       </c>
       <c r="F88" s="2">
-        <v>77661</v>
+        <v>77556</v>
       </c>
       <c r="G88" s="2">
-        <v>75442</v>
+        <v>75340</v>
       </c>
       <c r="H88" s="2">
-        <v>74703</v>
+        <v>74602</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E89" s="2">
         <v>77556</v>
       </c>
       <c r="F89" s="2">
         <v>77556</v>
       </c>
       <c r="G89" s="2">
         <v>75340</v>
       </c>
       <c r="H89" s="2">
         <v>74602</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E90" s="2">
-        <v>15818</v>
+        <v>15713</v>
       </c>
       <c r="F90" s="2">
-        <v>15818</v>
+        <v>15713</v>
       </c>
       <c r="G90" s="2">
-        <v>15366</v>
+        <v>15264</v>
       </c>
       <c r="H90" s="2">
-        <v>15216</v>
+        <v>15115</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E91" s="2">
-        <v>157117</v>
+        <v>156067</v>
       </c>
       <c r="F91" s="2">
-        <v>157117</v>
+        <v>156067</v>
       </c>
       <c r="G91" s="2">
-        <v>152628</v>
+        <v>151608</v>
       </c>
       <c r="H91" s="2">
-        <v>151131</v>
+        <v>150121</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E92" s="2">
         <v>1914</v>
       </c>
       <c r="F92" s="2">
         <v>1914</v>
       </c>
       <c r="G92" s="2">
         <v>1859</v>
       </c>
       <c r="H92" s="2">
         <v>1841</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E93" s="2">
-        <v>19121</v>
+        <v>18724</v>
       </c>
       <c r="F93" s="2">
-        <v>19121</v>
+        <v>18724</v>
       </c>
       <c r="G93" s="2">
-        <v>18574</v>
+        <v>18189</v>
       </c>
       <c r="H93" s="2">
-        <v>18392</v>
+        <v>18010</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E94" s="2">
         <v>193067</v>
       </c>
       <c r="F94" s="2">
         <v>193067</v>
       </c>
       <c r="G94" s="2">
         <v>187550</v>
       </c>
       <c r="H94" s="2">
         <v>185712</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E95" s="2">
-        <v>288902</v>
+        <v>290498</v>
       </c>
       <c r="F95" s="2">
-        <v>288902</v>
+        <v>290498</v>
       </c>
       <c r="G95" s="2">
-        <v>280648</v>
+        <v>282198</v>
       </c>
       <c r="H95" s="2">
-        <v>277896</v>
+        <v>279432</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E96" s="2">
-        <v>47801</v>
+        <v>46809</v>
       </c>
       <c r="F96" s="2">
-        <v>47801</v>
+        <v>46809</v>
       </c>
       <c r="G96" s="2">
-        <v>46436</v>
+        <v>45472</v>
       </c>
       <c r="H96" s="2">
-        <v>45980</v>
+        <v>45026</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E97" s="2">
-        <v>884</v>
+        <v>856</v>
       </c>
       <c r="F97" s="2">
-        <v>884</v>
+        <v>856</v>
       </c>
       <c r="G97" s="2">
-        <v>859</v>
+        <v>831</v>
       </c>
       <c r="H97" s="2">
-        <v>850</v>
+        <v>823</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E98" s="2">
-        <v>6969</v>
+        <v>6792</v>
       </c>
       <c r="F98" s="2">
-        <v>6969</v>
+        <v>6792</v>
       </c>
       <c r="G98" s="2">
-        <v>6770</v>
+        <v>6598</v>
       </c>
       <c r="H98" s="2">
-        <v>6703</v>
+        <v>6534</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E99" s="2">
-        <v>68691</v>
+        <v>66725</v>
       </c>
       <c r="F99" s="2">
-        <v>68691</v>
+        <v>66725</v>
       </c>
       <c r="G99" s="2">
-        <v>66728</v>
+        <v>64819</v>
       </c>
       <c r="H99" s="2">
-        <v>66074</v>
+        <v>64183</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E100" s="2">
-        <v>9560</v>
+        <v>9431</v>
       </c>
       <c r="F100" s="2">
-        <v>9560</v>
+        <v>9431</v>
       </c>
       <c r="G100" s="2">
-        <v>9287</v>
+        <v>9162</v>
       </c>
       <c r="H100" s="2">
-        <v>9196</v>
+        <v>9072</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E101" s="2">
-        <v>95471</v>
+        <v>93592</v>
       </c>
       <c r="F101" s="2">
-        <v>95471</v>
+        <v>93592</v>
       </c>
       <c r="G101" s="2">
-        <v>92744</v>
+        <v>90918</v>
       </c>
       <c r="H101" s="2">
-        <v>91834</v>
+        <v>90026</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E102" s="2">
         <v>86795</v>
       </c>
       <c r="F102" s="2">
         <v>86795</v>
       </c>
       <c r="G102" s="2">
         <v>84315</v>
       </c>
       <c r="H102" s="2">
         <v>83489</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E103" s="2">
         <v>28950</v>
       </c>
       <c r="F103" s="2">
         <v>28950</v>
       </c>
       <c r="G103" s="2">
         <v>28122</v>
       </c>
       <c r="H103" s="2">
         <v>27847</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E104" s="2">
         <v>106076</v>
       </c>
       <c r="F104" s="2">
         <v>106076</v>
       </c>
       <c r="G104" s="2">
         <v>103046</v>
       </c>
       <c r="H104" s="2">
         <v>102035</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E105" s="2">
         <v>54138</v>
       </c>
       <c r="F105" s="2">
         <v>54138</v>
       </c>
       <c r="G105" s="2">
         <v>52591</v>
       </c>
       <c r="H105" s="2">
         <v>52076</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E106" s="2">
         <v>53582</v>
       </c>
       <c r="F106" s="2">
         <v>53582</v>
       </c>
       <c r="G106" s="2">
         <v>52051</v>
       </c>
       <c r="H106" s="2">
         <v>51540</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E107" s="2">
-        <v>13640</v>
+        <v>6526</v>
       </c>
       <c r="F107" s="2">
-        <v>13640</v>
+        <v>6526</v>
       </c>
       <c r="G107" s="2">
-        <v>13250</v>
+        <v>6339</v>
       </c>
       <c r="H107" s="2">
-        <v>13120</v>
+        <v>6277</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E108" s="2">
-        <v>35075</v>
+        <v>13640</v>
       </c>
       <c r="F108" s="2">
-        <v>35075</v>
+        <v>13640</v>
       </c>
       <c r="G108" s="2">
-        <v>34073</v>
+        <v>13250</v>
       </c>
       <c r="H108" s="2">
-        <v>33739</v>
+        <v>13120</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E109" s="2">
-        <v>3234</v>
+        <v>35075</v>
       </c>
       <c r="F109" s="2">
-        <v>3234</v>
+        <v>35075</v>
       </c>
       <c r="G109" s="2">
-        <v>3142</v>
+        <v>34073</v>
       </c>
       <c r="H109" s="2">
-        <v>3111</v>
+        <v>33739</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E110" s="2">
-        <v>7119</v>
+        <v>3234</v>
       </c>
       <c r="F110" s="2">
-        <v>7119</v>
+        <v>3234</v>
       </c>
       <c r="G110" s="2">
-        <v>6916</v>
+        <v>3142</v>
       </c>
       <c r="H110" s="2">
-        <v>6848</v>
+        <v>3111</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>221</v>
+        <v>33</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E111" s="2">
-        <v>9560</v>
+        <v>10967</v>
       </c>
       <c r="F111" s="2">
-        <v>9560</v>
+        <v>10967</v>
       </c>
       <c r="G111" s="2">
-        <v>9287</v>
+        <v>10654</v>
       </c>
       <c r="H111" s="2">
-        <v>9196</v>
+        <v>10549</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E112" s="2">
-        <v>19121</v>
+        <v>9560</v>
       </c>
       <c r="F112" s="2">
-        <v>19121</v>
+        <v>9560</v>
       </c>
       <c r="G112" s="2">
-        <v>18574</v>
+        <v>9287</v>
       </c>
       <c r="H112" s="2">
-        <v>18392</v>
+        <v>9196</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E113" s="2">
-        <v>47485</v>
+        <v>19121</v>
       </c>
       <c r="F113" s="2">
-        <v>47485</v>
+        <v>19121</v>
       </c>
       <c r="G113" s="2">
-        <v>46128</v>
+        <v>18574</v>
       </c>
       <c r="H113" s="2">
-        <v>45676</v>
+        <v>18392</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E114" s="2">
-        <v>95576</v>
+        <v>47485</v>
       </c>
       <c r="F114" s="2">
-        <v>95576</v>
+        <v>47485</v>
       </c>
       <c r="G114" s="2">
-        <v>92846</v>
+        <v>46128</v>
       </c>
       <c r="H114" s="2">
-        <v>91935</v>
+        <v>45676</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E115" s="2">
-        <v>191126</v>
+        <v>94806</v>
       </c>
       <c r="F115" s="2">
-        <v>191126</v>
+        <v>94806</v>
       </c>
       <c r="G115" s="2">
-        <v>185666</v>
+        <v>92097</v>
       </c>
       <c r="H115" s="2">
-        <v>183845</v>
+        <v>91194</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>111</v>
+        <v>224</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E116" s="2">
-        <v>28649</v>
+        <v>191126</v>
       </c>
       <c r="F116" s="2">
-        <v>28649</v>
+        <v>191126</v>
       </c>
       <c r="G116" s="2">
-        <v>27831</v>
+        <v>185666</v>
       </c>
       <c r="H116" s="2">
-        <v>27558</v>
+        <v>183845</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E117" s="2">
-        <v>57535</v>
+        <v>28649</v>
       </c>
       <c r="F117" s="2">
-        <v>57535</v>
+        <v>28649</v>
       </c>
       <c r="G117" s="2">
-        <v>55891</v>
+        <v>27831</v>
       </c>
       <c r="H117" s="2">
-        <v>55343</v>
+        <v>27558</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E118" s="2">
-        <v>80249</v>
+        <v>57086</v>
       </c>
       <c r="F118" s="2">
-        <v>80249</v>
+        <v>57086</v>
       </c>
       <c r="G118" s="2">
-        <v>77957</v>
+        <v>55455</v>
       </c>
       <c r="H118" s="2">
-        <v>77192</v>
+        <v>54912</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E119" s="2">
-        <v>149774</v>
+        <v>80249</v>
       </c>
       <c r="F119" s="2">
-        <v>149774</v>
+        <v>80249</v>
       </c>
       <c r="G119" s="2">
-        <v>145495</v>
+        <v>77957</v>
       </c>
       <c r="H119" s="2">
-        <v>144068</v>
+        <v>77192</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E120" s="2">
-        <v>198640</v>
+        <v>149875</v>
       </c>
       <c r="F120" s="2">
-        <v>198640</v>
+        <v>149875</v>
       </c>
       <c r="G120" s="2">
-        <v>192965</v>
+        <v>145593</v>
       </c>
       <c r="H120" s="2">
-        <v>191073</v>
+        <v>144165</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E121" s="2">
-        <v>71925</v>
+        <v>198967</v>
       </c>
       <c r="F121" s="2">
-        <v>71925</v>
+        <v>198967</v>
       </c>
       <c r="G121" s="2">
-        <v>69870</v>
+        <v>193282</v>
       </c>
       <c r="H121" s="2">
-        <v>69185</v>
+        <v>191387</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E122" s="2">
-        <v>119126</v>
+        <v>71925</v>
       </c>
       <c r="F122" s="2">
-        <v>119126</v>
+        <v>71925</v>
       </c>
       <c r="G122" s="2">
-        <v>115722</v>
+        <v>69870</v>
       </c>
       <c r="H122" s="2">
-        <v>114588</v>
+        <v>69185</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>246</v>
+        <v>112</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E123" s="2">
-        <v>12611</v>
+        <v>119126</v>
       </c>
       <c r="F123" s="2">
-        <v>12611</v>
+        <v>119126</v>
       </c>
       <c r="G123" s="2">
-        <v>12250</v>
+        <v>115722</v>
       </c>
       <c r="H123" s="2">
-        <v>12130</v>
+        <v>114588</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E124" s="2">
-        <v>13766</v>
+        <v>12611</v>
       </c>
       <c r="F124" s="2">
-        <v>13766</v>
+        <v>12611</v>
       </c>
       <c r="G124" s="2">
-        <v>13372</v>
+        <v>12250</v>
       </c>
       <c r="H124" s="2">
-        <v>13241</v>
+        <v>12130</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>212</v>
+        <v>249</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E125" s="2">
-        <v>116550</v>
+        <v>13766</v>
       </c>
       <c r="F125" s="2">
-        <v>116550</v>
+        <v>13766</v>
       </c>
       <c r="G125" s="2">
-        <v>113220</v>
+        <v>13372</v>
       </c>
       <c r="H125" s="2">
-        <v>112110</v>
+        <v>13241</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E126" s="2">
-        <v>93668</v>
+        <v>116550</v>
       </c>
       <c r="F126" s="2">
-        <v>93668</v>
+        <v>116550</v>
       </c>
       <c r="G126" s="2">
-        <v>90992</v>
+        <v>113220</v>
       </c>
       <c r="H126" s="2">
-        <v>90100</v>
+        <v>112110</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E127" s="2">
-        <v>68985</v>
+        <v>93668</v>
       </c>
       <c r="F127" s="2">
-        <v>68985</v>
+        <v>93668</v>
       </c>
       <c r="G127" s="2">
-        <v>67014</v>
+        <v>90992</v>
       </c>
       <c r="H127" s="2">
-        <v>66357</v>
+        <v>90100</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>246</v>
+        <v>213</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E128" s="2">
-        <v>2956</v>
+        <v>68985</v>
       </c>
       <c r="F128" s="2">
-        <v>2956</v>
+        <v>68985</v>
       </c>
       <c r="G128" s="2">
-        <v>2871</v>
+        <v>67014</v>
       </c>
       <c r="H128" s="2">
-        <v>2843</v>
+        <v>66357</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E129" s="2">
-        <v>5475</v>
+        <v>2956</v>
       </c>
       <c r="F129" s="2">
-        <v>5475</v>
+        <v>2956</v>
       </c>
       <c r="G129" s="2">
-        <v>5318</v>
+        <v>2871</v>
       </c>
       <c r="H129" s="2">
-        <v>5266</v>
+        <v>2843</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E130" s="2">
-        <v>10668</v>
+        <v>5475</v>
       </c>
       <c r="F130" s="2">
-        <v>10668</v>
+        <v>5475</v>
       </c>
       <c r="G130" s="2">
-        <v>10363</v>
+        <v>5318</v>
       </c>
       <c r="H130" s="2">
-        <v>10262</v>
+        <v>5266</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E131" s="2">
-        <v>15656</v>
+        <v>10668</v>
       </c>
       <c r="F131" s="2">
-        <v>15656</v>
+        <v>10668</v>
       </c>
       <c r="G131" s="2">
-        <v>15208</v>
+        <v>10363</v>
       </c>
       <c r="H131" s="2">
-        <v>15059</v>
+        <v>10262</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E132" s="2">
-        <v>20885</v>
+        <v>15656</v>
       </c>
       <c r="F132" s="2">
-        <v>20885</v>
+        <v>15656</v>
       </c>
       <c r="G132" s="2">
-        <v>20288</v>
+        <v>15208</v>
       </c>
       <c r="H132" s="2">
-        <v>20089</v>
+        <v>15059</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E133" s="2">
-        <v>25893</v>
+        <v>20858</v>
       </c>
       <c r="F133" s="2">
-        <v>25893</v>
+        <v>20858</v>
       </c>
       <c r="G133" s="2">
-        <v>25153</v>
+        <v>20262</v>
       </c>
       <c r="H133" s="2">
-        <v>24907</v>
+        <v>20064</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E134" s="2">
-        <v>31133</v>
+        <v>25888</v>
       </c>
       <c r="F134" s="2">
-        <v>31133</v>
+        <v>25888</v>
       </c>
       <c r="G134" s="2">
-        <v>30243</v>
+        <v>25148</v>
       </c>
       <c r="H134" s="2">
-        <v>29947</v>
+        <v>24902</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E135" s="2">
-        <v>36283</v>
+        <v>31117</v>
       </c>
       <c r="F135" s="2">
-        <v>36283</v>
+        <v>31117</v>
       </c>
       <c r="G135" s="2">
-        <v>35246</v>
+        <v>30228</v>
       </c>
       <c r="H135" s="2">
-        <v>34901</v>
+        <v>29931</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E136" s="2">
-        <v>41318</v>
+        <v>36283</v>
       </c>
       <c r="F136" s="2">
-        <v>41318</v>
+        <v>36283</v>
       </c>
       <c r="G136" s="2">
-        <v>40137</v>
+        <v>35246</v>
       </c>
       <c r="H136" s="2">
-        <v>39744</v>
+        <v>34901</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E137" s="2">
-        <v>51739</v>
+        <v>41370</v>
       </c>
       <c r="F137" s="2">
-        <v>51739</v>
+        <v>41370</v>
       </c>
       <c r="G137" s="2">
-        <v>50261</v>
+        <v>40188</v>
       </c>
       <c r="H137" s="2">
-        <v>49768</v>
+        <v>39794</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>212</v>
+        <v>249</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E138" s="2">
-        <v>6148</v>
+        <v>51739</v>
       </c>
       <c r="F138" s="2">
-        <v>6148</v>
+        <v>51739</v>
       </c>
       <c r="G138" s="2">
-        <v>5972</v>
+        <v>50261</v>
       </c>
       <c r="H138" s="2">
-        <v>5914</v>
+        <v>49768</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E139" s="2">
-        <v>12088</v>
+        <v>6148</v>
       </c>
       <c r="F139" s="2">
-        <v>12088</v>
+        <v>6148</v>
       </c>
       <c r="G139" s="2">
-        <v>11742</v>
+        <v>5972</v>
       </c>
       <c r="H139" s="2">
-        <v>11627</v>
+        <v>5914</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E140" s="2">
-        <v>16540</v>
+        <v>12057</v>
       </c>
       <c r="F140" s="2">
-        <v>16540</v>
+        <v>12057</v>
       </c>
       <c r="G140" s="2">
-        <v>16067</v>
+        <v>11713</v>
       </c>
       <c r="H140" s="2">
-        <v>15910</v>
+        <v>11598</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E141" s="2">
-        <v>21625</v>
+        <v>16540</v>
       </c>
       <c r="F141" s="2">
-        <v>21625</v>
+        <v>16540</v>
       </c>
       <c r="G141" s="2">
-        <v>21007</v>
+        <v>16067</v>
       </c>
       <c r="H141" s="2">
-        <v>20801</v>
+        <v>15910</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E142" s="2">
-        <v>26434</v>
+        <v>21546</v>
       </c>
       <c r="F142" s="2">
-        <v>26434</v>
+        <v>21546</v>
       </c>
       <c r="G142" s="2">
-        <v>25679</v>
+        <v>20930</v>
       </c>
       <c r="H142" s="2">
-        <v>25427</v>
+        <v>20725</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E143" s="2">
-        <v>31889</v>
+        <v>26636</v>
       </c>
       <c r="F143" s="2">
-        <v>31889</v>
+        <v>26636</v>
       </c>
       <c r="G143" s="2">
-        <v>30977</v>
+        <v>25875</v>
       </c>
       <c r="H143" s="2">
-        <v>30674</v>
+        <v>25622</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E144" s="2">
-        <v>50959</v>
+        <v>31805</v>
       </c>
       <c r="F144" s="2">
-        <v>50959</v>
+        <v>31805</v>
       </c>
       <c r="G144" s="2">
-        <v>49503</v>
+        <v>30896</v>
       </c>
       <c r="H144" s="2">
-        <v>49017</v>
+        <v>30593</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>34</v>
+        <v>213</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E145" s="2">
-        <v>6161</v>
+        <v>51282</v>
       </c>
       <c r="F145" s="2">
-        <v>6161</v>
+        <v>51282</v>
       </c>
       <c r="G145" s="2">
-        <v>5985</v>
+        <v>49817</v>
       </c>
       <c r="H145" s="2">
-        <v>5927</v>
+        <v>49328</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E146" s="2">
-        <v>11440</v>
+        <v>6161</v>
       </c>
       <c r="F146" s="2">
-        <v>11440</v>
+        <v>6161</v>
       </c>
       <c r="G146" s="2">
-        <v>11113</v>
+        <v>5985</v>
       </c>
       <c r="H146" s="2">
-        <v>11004</v>
+        <v>5927</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E147" s="2">
-        <v>15755</v>
+        <v>11440</v>
       </c>
       <c r="F147" s="2">
-        <v>15755</v>
+        <v>11440</v>
       </c>
       <c r="G147" s="2">
-        <v>15305</v>
+        <v>11113</v>
       </c>
       <c r="H147" s="2">
-        <v>15155</v>
+        <v>11004</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E148" s="2">
-        <v>21457</v>
+        <v>15755</v>
       </c>
       <c r="F148" s="2">
-        <v>21457</v>
+        <v>15755</v>
       </c>
       <c r="G148" s="2">
-        <v>20844</v>
+        <v>15305</v>
       </c>
       <c r="H148" s="2">
-        <v>20639</v>
+        <v>15155</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E149" s="2">
-        <v>26255</v>
+        <v>21389</v>
       </c>
       <c r="F149" s="2">
-        <v>26255</v>
+        <v>21389</v>
       </c>
       <c r="G149" s="2">
-        <v>25505</v>
+        <v>20777</v>
       </c>
       <c r="H149" s="2">
-        <v>25255</v>
+        <v>20574</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E150" s="2">
-        <v>31516</v>
+        <v>26255</v>
       </c>
       <c r="F150" s="2">
-        <v>31516</v>
+        <v>26255</v>
       </c>
       <c r="G150" s="2">
-        <v>30615</v>
+        <v>25505</v>
       </c>
       <c r="H150" s="2">
-        <v>30315</v>
+        <v>25255</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E151" s="2">
-        <v>42005</v>
+        <v>31516</v>
       </c>
       <c r="F151" s="2">
-        <v>42005</v>
+        <v>31516</v>
       </c>
       <c r="G151" s="2">
-        <v>40805</v>
+        <v>30615</v>
       </c>
       <c r="H151" s="2">
-        <v>40405</v>
+        <v>30315</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E152" s="2">
-        <v>52511</v>
+        <v>42005</v>
       </c>
       <c r="F152" s="2">
-        <v>52511</v>
+        <v>42005</v>
       </c>
       <c r="G152" s="2">
-        <v>51010</v>
+        <v>40805</v>
       </c>
       <c r="H152" s="2">
-        <v>50510</v>
+        <v>40405</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>154</v>
+        <v>33</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E153" s="2">
-        <v>2132</v>
+        <v>52511</v>
       </c>
       <c r="F153" s="2">
-        <v>2132</v>
+        <v>52511</v>
       </c>
       <c r="G153" s="2">
-        <v>2071</v>
+        <v>51010</v>
       </c>
       <c r="H153" s="2">
-        <v>2050</v>
+        <v>50510</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E154" s="2">
-        <v>5250</v>
+        <v>2132</v>
       </c>
       <c r="F154" s="2">
-        <v>5250</v>
+        <v>2132</v>
       </c>
       <c r="G154" s="2">
-        <v>5100</v>
+        <v>2071</v>
       </c>
       <c r="H154" s="2">
-        <v>5050</v>
+        <v>2050</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E155" s="2">
-        <v>10495</v>
+        <v>5252</v>
       </c>
       <c r="F155" s="2">
-        <v>10495</v>
+        <v>5252</v>
       </c>
       <c r="G155" s="2">
-        <v>10195</v>
+        <v>5102</v>
       </c>
       <c r="H155" s="2">
-        <v>10095</v>
+        <v>5052</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E156" s="2">
-        <v>15745</v>
+        <v>10495</v>
       </c>
       <c r="F156" s="2">
-        <v>15745</v>
+        <v>10495</v>
       </c>
       <c r="G156" s="2">
-        <v>15295</v>
+        <v>10195</v>
       </c>
       <c r="H156" s="2">
-        <v>15145</v>
+        <v>10095</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E157" s="2">
-        <v>20937</v>
+        <v>15745</v>
       </c>
       <c r="F157" s="2">
-        <v>20937</v>
+        <v>15745</v>
       </c>
       <c r="G157" s="2">
-        <v>20339</v>
+        <v>15295</v>
       </c>
       <c r="H157" s="2">
-        <v>20139</v>
+        <v>15145</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E158" s="2">
-        <v>26098</v>
+        <v>20990</v>
       </c>
       <c r="F158" s="2">
-        <v>26098</v>
+        <v>20990</v>
       </c>
       <c r="G158" s="2">
-        <v>25352</v>
+        <v>20390</v>
       </c>
       <c r="H158" s="2">
-        <v>25104</v>
+        <v>20190</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E159" s="2">
-        <v>31437</v>
+        <v>26098</v>
       </c>
       <c r="F159" s="2">
-        <v>31437</v>
+        <v>26098</v>
       </c>
       <c r="G159" s="2">
-        <v>30539</v>
+        <v>25352</v>
       </c>
       <c r="H159" s="2">
-        <v>30239</v>
+        <v>25104</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E160" s="2">
-        <v>52091</v>
+        <v>31463</v>
       </c>
       <c r="F160" s="2">
-        <v>52091</v>
+        <v>31463</v>
       </c>
       <c r="G160" s="2">
-        <v>50602</v>
+        <v>30564</v>
       </c>
       <c r="H160" s="2">
-        <v>50106</v>
+        <v>30265</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E161" s="2">
-        <v>5384</v>
+        <v>52421</v>
       </c>
       <c r="F161" s="2">
-        <v>5384</v>
+        <v>52421</v>
       </c>
       <c r="G161" s="2">
-        <v>5231</v>
+        <v>50924</v>
       </c>
       <c r="H161" s="2">
-        <v>5179</v>
+        <v>50424</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E162" s="2">
-        <v>10637</v>
+        <v>10632</v>
       </c>
       <c r="F162" s="2">
-        <v>10637</v>
+        <v>10632</v>
       </c>
       <c r="G162" s="2">
-        <v>10333</v>
+        <v>10329</v>
       </c>
       <c r="H162" s="2">
-        <v>10231</v>
+        <v>10227</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E163" s="2">
         <v>15375</v>
       </c>
       <c r="F163" s="2">
         <v>15375</v>
       </c>
       <c r="G163" s="2">
         <v>14936</v>
       </c>
       <c r="H163" s="2">
         <v>14789</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E164" s="2">
         <v>20619</v>
       </c>
       <c r="F164" s="2">
         <v>20619</v>
       </c>
       <c r="G164" s="2">
         <v>20030</v>
       </c>
       <c r="H164" s="2">
         <v>19833</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E165" s="2">
         <v>25772</v>
       </c>
       <c r="F165" s="2">
         <v>25772</v>
       </c>
       <c r="G165" s="2">
         <v>25036</v>
       </c>
       <c r="H165" s="2">
         <v>24790</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E166" s="2">
-        <v>30949</v>
+        <v>30946</v>
       </c>
       <c r="F166" s="2">
-        <v>30949</v>
+        <v>30946</v>
       </c>
       <c r="G166" s="2">
-        <v>30065</v>
+        <v>30061</v>
       </c>
       <c r="H166" s="2">
-        <v>29770</v>
+        <v>29767</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E167" s="2">
-        <v>51140</v>
+        <v>51377</v>
       </c>
       <c r="F167" s="2">
-        <v>51140</v>
+        <v>51377</v>
       </c>
       <c r="G167" s="2">
-        <v>49679</v>
+        <v>49909</v>
       </c>
       <c r="H167" s="2">
-        <v>49192</v>
+        <v>49419</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E168" s="2">
-        <v>41320</v>
+        <v>41314</v>
       </c>
       <c r="F168" s="2">
-        <v>41320</v>
+        <v>41314</v>
       </c>
       <c r="G168" s="2">
-        <v>40139</v>
+        <v>40134</v>
       </c>
       <c r="H168" s="2">
-        <v>39746</v>
+        <v>39740</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E169" s="2">
         <v>4216</v>
       </c>
       <c r="F169" s="2">
         <v>4216</v>
       </c>
       <c r="G169" s="2">
         <v>4095</v>
       </c>
       <c r="H169" s="2">
         <v>4055</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E170" s="2">
-        <v>3717</v>
+        <v>3633</v>
       </c>
       <c r="F170" s="2">
-        <v>3717</v>
+        <v>3633</v>
       </c>
       <c r="G170" s="2">
-        <v>3611</v>
+        <v>3529</v>
       </c>
       <c r="H170" s="2">
-        <v>3575</v>
+        <v>3495</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E171" s="2">
         <v>4410</v>
       </c>
       <c r="F171" s="2">
         <v>4410</v>
       </c>
       <c r="G171" s="2">
         <v>4284</v>
       </c>
       <c r="H171" s="2">
         <v>4242</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E172" s="2">
         <v>67436</v>
       </c>
       <c r="F172" s="2">
         <v>67436</v>
       </c>
       <c r="G172" s="2">
         <v>65510</v>
       </c>
       <c r="H172" s="2">
         <v>64867</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>22</v>
+        <v>249</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E173" s="2">
-        <v>5329</v>
+        <v>4022</v>
       </c>
       <c r="F173" s="2">
-        <v>5329</v>
+        <v>4022</v>
       </c>
       <c r="G173" s="2">
-        <v>5177</v>
+        <v>3907</v>
       </c>
       <c r="H173" s="2">
-        <v>5126</v>
+        <v>3868</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>246</v>
+        <v>350</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E174" s="2">
-        <v>4127</v>
+        <v>32551</v>
       </c>
       <c r="F174" s="2">
-        <v>4127</v>
+        <v>32551</v>
       </c>
       <c r="G174" s="2">
-        <v>4009</v>
+        <v>31621</v>
       </c>
       <c r="H174" s="2">
-        <v>3969</v>
+        <v>31311</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C175" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="C175" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D175" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E175" s="2">
-        <v>31358</v>
+        <v>251256</v>
       </c>
       <c r="F175" s="2">
-        <v>31358</v>
+        <v>251256</v>
       </c>
       <c r="G175" s="2">
-        <v>30462</v>
+        <v>244077</v>
       </c>
       <c r="H175" s="2">
-        <v>30164</v>
+        <v>241684</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E176" s="2">
-        <v>251256</v>
+        <v>48168</v>
       </c>
       <c r="F176" s="2">
-        <v>251256</v>
+        <v>48168</v>
       </c>
       <c r="G176" s="2">
-        <v>244077</v>
+        <v>46791</v>
       </c>
       <c r="H176" s="2">
-        <v>241684</v>
+        <v>46333</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E177" s="2">
-        <v>47038</v>
+        <v>323109</v>
       </c>
       <c r="F177" s="2">
-        <v>47038</v>
+        <v>323109</v>
       </c>
       <c r="G177" s="2">
-        <v>45694</v>
+        <v>313877</v>
       </c>
       <c r="H177" s="2">
-        <v>45246</v>
+        <v>310800</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E178" s="2">
-        <v>307005</v>
+        <v>48838</v>
       </c>
       <c r="F178" s="2">
-        <v>307005</v>
+        <v>48838</v>
       </c>
       <c r="G178" s="2">
-        <v>298234</v>
+        <v>47442</v>
       </c>
       <c r="H178" s="2">
-        <v>295310</v>
+        <v>46977</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E179" s="2">
-        <v>323109</v>
+        <v>374910</v>
       </c>
       <c r="F179" s="2">
-        <v>323109</v>
+        <v>374910</v>
       </c>
       <c r="G179" s="2">
-        <v>313877</v>
+        <v>364198</v>
       </c>
       <c r="H179" s="2">
-        <v>310800</v>
+        <v>360628</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E180" s="2">
-        <v>47038</v>
+        <v>64107</v>
       </c>
       <c r="F180" s="2">
-        <v>47038</v>
+        <v>64107</v>
       </c>
       <c r="G180" s="2">
-        <v>45694</v>
+        <v>62275</v>
       </c>
       <c r="H180" s="2">
-        <v>45246</v>
+        <v>61665</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E181" s="2">
-        <v>374910</v>
+        <v>62920</v>
       </c>
       <c r="F181" s="2">
-        <v>374910</v>
+        <v>62920</v>
       </c>
       <c r="G181" s="2">
-        <v>364198</v>
+        <v>61122</v>
       </c>
       <c r="H181" s="2">
-        <v>360628</v>
+        <v>60523</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E182" s="2">
-        <v>62718</v>
+        <v>80980</v>
       </c>
       <c r="F182" s="2">
-        <v>62718</v>
+        <v>80980</v>
       </c>
       <c r="G182" s="2">
-        <v>60926</v>
+        <v>78666</v>
       </c>
       <c r="H182" s="2">
-        <v>60328</v>
+        <v>77895</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E183" s="2">
-        <v>62311</v>
+        <v>119033</v>
       </c>
       <c r="F183" s="2">
-        <v>62311</v>
+        <v>119033</v>
       </c>
       <c r="G183" s="2">
-        <v>60531</v>
+        <v>115632</v>
       </c>
       <c r="H183" s="2">
-        <v>59937</v>
+        <v>114499</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E184" s="2">
-        <v>77568</v>
+        <v>144821</v>
       </c>
       <c r="F184" s="2">
-        <v>77568</v>
+        <v>144821</v>
       </c>
       <c r="G184" s="2">
-        <v>75351</v>
+        <v>140684</v>
       </c>
       <c r="H184" s="2">
-        <v>74613</v>
+        <v>139304</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E185" s="2">
-        <v>90635</v>
+        <v>153011</v>
       </c>
       <c r="F185" s="2">
-        <v>90635</v>
+        <v>153011</v>
       </c>
       <c r="G185" s="2">
-        <v>88045</v>
+        <v>148640</v>
       </c>
       <c r="H185" s="2">
-        <v>87182</v>
+        <v>147182</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E186" s="2">
-        <v>119033</v>
+        <v>31877</v>
       </c>
       <c r="F186" s="2">
-        <v>119033</v>
+        <v>31877</v>
       </c>
       <c r="G186" s="2">
-        <v>115632</v>
+        <v>30966</v>
       </c>
       <c r="H186" s="2">
-        <v>114499</v>
+        <v>30663</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E187" s="2">
-        <v>144821</v>
+        <v>157616</v>
       </c>
       <c r="F187" s="2">
-        <v>144821</v>
+        <v>157616</v>
       </c>
       <c r="G187" s="2">
-        <v>140684</v>
+        <v>153112</v>
       </c>
       <c r="H187" s="2">
-        <v>139304</v>
+        <v>151611</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E188" s="2">
-        <v>153011</v>
+        <v>199664</v>
       </c>
       <c r="F188" s="2">
-        <v>153011</v>
+        <v>199664</v>
       </c>
       <c r="G188" s="2">
-        <v>148640</v>
+        <v>193959</v>
       </c>
       <c r="H188" s="2">
-        <v>147182</v>
+        <v>192058</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>351</v>
+        <v>33</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E189" s="2">
-        <v>28422</v>
+        <v>73474</v>
       </c>
       <c r="F189" s="2">
-        <v>28422</v>
+        <v>73474</v>
       </c>
       <c r="G189" s="2">
-        <v>27610</v>
+        <v>71375</v>
       </c>
       <c r="H189" s="2">
-        <v>27340</v>
+        <v>70675</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>351</v>
+        <v>21</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E190" s="2">
-        <v>157616</v>
+        <v>498199</v>
       </c>
       <c r="F190" s="2">
-        <v>157616</v>
+        <v>498199</v>
       </c>
       <c r="G190" s="2">
-        <v>153112</v>
+        <v>483965</v>
       </c>
       <c r="H190" s="2">
-        <v>151611</v>
+        <v>479220</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>351</v>
+        <v>155</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E191" s="2">
-        <v>199664</v>
+        <v>163580</v>
       </c>
       <c r="F191" s="2">
-        <v>199664</v>
+        <v>163580</v>
       </c>
       <c r="G191" s="2">
-        <v>193959</v>
+        <v>158906</v>
       </c>
       <c r="H191" s="2">
-        <v>192058</v>
+        <v>157348</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>351</v>
+        <v>21</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E192" s="2">
-        <v>196374</v>
+        <v>238376</v>
       </c>
       <c r="F192" s="2">
-        <v>196374</v>
+        <v>238376</v>
       </c>
       <c r="G192" s="2">
-        <v>190763</v>
+        <v>231566</v>
       </c>
       <c r="H192" s="2">
-        <v>188893</v>
+        <v>229295</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>34</v>
+        <v>155</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E193" s="2">
-        <v>73474</v>
+        <v>148916</v>
       </c>
       <c r="F193" s="2">
-        <v>73474</v>
+        <v>148916</v>
       </c>
       <c r="G193" s="2">
-        <v>71375</v>
+        <v>144662</v>
       </c>
       <c r="H193" s="2">
-        <v>70675</v>
+        <v>143243</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E194" s="2">
-        <v>498199</v>
+        <v>59399</v>
       </c>
       <c r="F194" s="2">
-        <v>498199</v>
+        <v>59399</v>
       </c>
       <c r="G194" s="2">
-        <v>483965</v>
+        <v>57701</v>
       </c>
       <c r="H194" s="2">
-        <v>479220</v>
+        <v>57136</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>154</v>
+        <v>213</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E195" s="2">
-        <v>163580</v>
+        <v>5775</v>
       </c>
       <c r="F195" s="2">
-        <v>163580</v>
+        <v>5775</v>
       </c>
       <c r="G195" s="2">
-        <v>158906</v>
+        <v>5610</v>
       </c>
       <c r="H195" s="2">
-        <v>157348</v>
+        <v>5555</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E196" s="2">
-        <v>238376</v>
+        <v>109830</v>
       </c>
       <c r="F196" s="2">
-        <v>238376</v>
+        <v>109830</v>
       </c>
       <c r="G196" s="2">
-        <v>231566</v>
+        <v>106692</v>
       </c>
       <c r="H196" s="2">
-        <v>229295</v>
+        <v>105646</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>154</v>
+        <v>213</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E197" s="2">
-        <v>148969</v>
+        <v>33873</v>
       </c>
       <c r="F197" s="2">
-        <v>148969</v>
+        <v>33873</v>
       </c>
       <c r="G197" s="2">
-        <v>144713</v>
+        <v>32905</v>
       </c>
       <c r="H197" s="2">
-        <v>143294</v>
+        <v>32583</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>212</v>
+        <v>155</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E198" s="2">
-        <v>58958</v>
+        <v>45616</v>
       </c>
       <c r="F198" s="2">
-        <v>58958</v>
+        <v>45616</v>
       </c>
       <c r="G198" s="2">
-        <v>57273</v>
+        <v>44313</v>
       </c>
       <c r="H198" s="2">
-        <v>56712</v>
+        <v>43878</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>212</v>
+        <v>155</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E199" s="2">
-        <v>5775</v>
+        <v>88632</v>
       </c>
       <c r="F199" s="2">
-        <v>5775</v>
+        <v>88632</v>
       </c>
       <c r="G199" s="2">
-        <v>5610</v>
+        <v>86099</v>
       </c>
       <c r="H199" s="2">
-        <v>5555</v>
+        <v>85255</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>212</v>
+        <v>155</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E200" s="2">
-        <v>109515</v>
+        <v>109762</v>
       </c>
       <c r="F200" s="2">
-        <v>109515</v>
+        <v>109762</v>
       </c>
       <c r="G200" s="2">
-        <v>106386</v>
+        <v>106626</v>
       </c>
       <c r="H200" s="2">
-        <v>105343</v>
+        <v>105580</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>212</v>
+        <v>155</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E201" s="2">
-        <v>33784</v>
+        <v>71690</v>
       </c>
       <c r="F201" s="2">
-        <v>33784</v>
+        <v>71690</v>
       </c>
       <c r="G201" s="2">
-        <v>32819</v>
+        <v>69642</v>
       </c>
       <c r="H201" s="2">
-        <v>32497</v>
+        <v>68959</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>406</v>
+        <v>156</v>
       </c>
       <c r="E202" s="2">
-        <v>45616</v>
+        <v>73281</v>
       </c>
       <c r="F202" s="2">
-        <v>45616</v>
+        <v>73281</v>
       </c>
       <c r="G202" s="2">
-        <v>44313</v>
+        <v>71187</v>
       </c>
       <c r="H202" s="2">
-        <v>43878</v>
+        <v>70489</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>408</v>
       </c>
       <c r="E203" s="2">
-        <v>88632</v>
+        <v>22170</v>
       </c>
       <c r="F203" s="2">
-        <v>88632</v>
+        <v>22170</v>
       </c>
       <c r="G203" s="2">
-        <v>86099</v>
+        <v>21536</v>
       </c>
       <c r="H203" s="2">
-        <v>85255</v>
+        <v>21325</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>410</v>
       </c>
       <c r="E204" s="2">
-        <v>109762</v>
+        <v>10626</v>
       </c>
       <c r="F204" s="2">
-        <v>109762</v>
+        <v>10626</v>
       </c>
       <c r="G204" s="2">
-        <v>106626</v>
+        <v>10322</v>
       </c>
       <c r="H204" s="2">
-        <v>105580</v>
+        <v>10221</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E205" s="2">
-        <v>71690</v>
+        <v>13104</v>
       </c>
       <c r="F205" s="2">
-        <v>71690</v>
+        <v>13104</v>
       </c>
       <c r="G205" s="2">
-        <v>69642</v>
+        <v>12730</v>
       </c>
       <c r="H205" s="2">
-        <v>68959</v>
+        <v>12605</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>155</v>
+        <v>414</v>
       </c>
       <c r="E206" s="2">
-        <v>73281</v>
+        <v>6725</v>
       </c>
       <c r="F206" s="2">
-        <v>73281</v>
+        <v>6725</v>
       </c>
       <c r="G206" s="2">
-        <v>71187</v>
+        <v>6533</v>
       </c>
       <c r="H206" s="2">
-        <v>70489</v>
+        <v>6469</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E207" s="2">
-        <v>22170</v>
+        <v>31080</v>
       </c>
       <c r="F207" s="2">
-        <v>22170</v>
+        <v>31080</v>
       </c>
       <c r="G207" s="2">
-        <v>21536</v>
+        <v>30192</v>
       </c>
       <c r="H207" s="2">
-        <v>21325</v>
+        <v>29896</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>22</v>
+        <v>249</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E208" s="2">
-        <v>10626</v>
+        <v>7886</v>
       </c>
       <c r="F208" s="2">
-        <v>10626</v>
+        <v>7886</v>
       </c>
       <c r="G208" s="2">
-        <v>10322</v>
+        <v>7660</v>
       </c>
       <c r="H208" s="2">
-        <v>10221</v>
+        <v>7585</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>22</v>
+        <v>249</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E209" s="2">
-        <v>13136</v>
+        <v>53813</v>
       </c>
       <c r="F209" s="2">
-        <v>13136</v>
+        <v>53813</v>
       </c>
       <c r="G209" s="2">
-        <v>12760</v>
+        <v>52275</v>
       </c>
       <c r="H209" s="2">
-        <v>12635</v>
+        <v>51763</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>22</v>
+        <v>249</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E210" s="2">
-        <v>6725</v>
+        <v>58564</v>
       </c>
       <c r="F210" s="2">
-        <v>6725</v>
+        <v>58564</v>
       </c>
       <c r="G210" s="2">
-        <v>6533</v>
+        <v>56891</v>
       </c>
       <c r="H210" s="2">
-        <v>6469</v>
+        <v>56333</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>22</v>
+        <v>249</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E211" s="2">
-        <v>31080</v>
+        <v>9776</v>
       </c>
       <c r="F211" s="2">
-        <v>31080</v>
+        <v>9776</v>
       </c>
       <c r="G211" s="2">
-        <v>30192</v>
+        <v>9496</v>
       </c>
       <c r="H211" s="2">
-        <v>29896</v>
+        <v>9403</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E212" s="2">
-        <v>7886</v>
+        <v>36934</v>
       </c>
       <c r="F212" s="2">
-        <v>7886</v>
+        <v>36934</v>
       </c>
       <c r="G212" s="2">
-        <v>7660</v>
+        <v>35879</v>
       </c>
       <c r="H212" s="2">
-        <v>7585</v>
+        <v>35527</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E213" s="2">
-        <v>48458</v>
+        <v>101622</v>
       </c>
       <c r="F213" s="2">
-        <v>48458</v>
+        <v>101622</v>
       </c>
       <c r="G213" s="2">
-        <v>47073</v>
+        <v>98719</v>
       </c>
       <c r="H213" s="2">
-        <v>46612</v>
+        <v>97751</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E214" s="2">
-        <v>52553</v>
+        <v>6290</v>
       </c>
       <c r="F214" s="2">
-        <v>52553</v>
+        <v>6290</v>
       </c>
       <c r="G214" s="2">
-        <v>51051</v>
+        <v>6110</v>
       </c>
       <c r="H214" s="2">
-        <v>50551</v>
+        <v>6050</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E215" s="2">
-        <v>9776</v>
+        <v>64964</v>
       </c>
       <c r="F215" s="2">
-        <v>9776</v>
+        <v>64964</v>
       </c>
       <c r="G215" s="2">
-        <v>9496</v>
+        <v>63107</v>
       </c>
       <c r="H215" s="2">
-        <v>9403</v>
+        <v>62489</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E216" s="2">
-        <v>36803</v>
+        <v>14674</v>
       </c>
       <c r="F216" s="2">
-        <v>36803</v>
+        <v>14674</v>
       </c>
       <c r="G216" s="2">
-        <v>35751</v>
+        <v>14255</v>
       </c>
       <c r="H216" s="2">
-        <v>35401</v>
+        <v>14115</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E217" s="2">
-        <v>97151</v>
+        <v>120475</v>
       </c>
       <c r="F217" s="2">
-        <v>97151</v>
+        <v>120475</v>
       </c>
       <c r="G217" s="2">
-        <v>94376</v>
+        <v>117033</v>
       </c>
       <c r="H217" s="2">
-        <v>93450</v>
+        <v>115885</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E218" s="2">
-        <v>6017</v>
+        <v>34590</v>
       </c>
       <c r="F218" s="2">
-        <v>6017</v>
+        <v>34590</v>
       </c>
       <c r="G218" s="2">
-        <v>5845</v>
+        <v>33602</v>
       </c>
       <c r="H218" s="2">
-        <v>5787</v>
+        <v>33272</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E219" s="2">
-        <v>62186</v>
+        <v>111048</v>
       </c>
       <c r="F219" s="2">
-        <v>62186</v>
+        <v>111048</v>
       </c>
       <c r="G219" s="2">
-        <v>60410</v>
+        <v>107875</v>
       </c>
       <c r="H219" s="2">
-        <v>59817</v>
+        <v>106818</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>246</v>
+        <v>155</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E220" s="2">
-        <v>14028</v>
+        <v>53291</v>
       </c>
       <c r="F220" s="2">
-        <v>14028</v>
+        <v>53291</v>
       </c>
       <c r="G220" s="2">
-        <v>13627</v>
+        <v>51768</v>
       </c>
       <c r="H220" s="2">
-        <v>13494</v>
+        <v>51261</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>246</v>
+        <v>155</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E221" s="2">
-        <v>115001</v>
+        <v>12318</v>
       </c>
       <c r="F221" s="2">
-        <v>115001</v>
+        <v>12318</v>
       </c>
       <c r="G221" s="2">
-        <v>111716</v>
+        <v>11966</v>
       </c>
       <c r="H221" s="2">
-        <v>110620</v>
+        <v>11848</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>246</v>
+        <v>155</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E222" s="2">
-        <v>33101</v>
+        <v>17260</v>
       </c>
       <c r="F222" s="2">
-        <v>33101</v>
+        <v>17260</v>
       </c>
       <c r="G222" s="2">
-        <v>32156</v>
+        <v>16767</v>
       </c>
       <c r="H222" s="2">
-        <v>31840</v>
+        <v>16602</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>246</v>
+        <v>155</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E223" s="2">
-        <v>105919</v>
+        <v>76196</v>
       </c>
       <c r="F223" s="2">
-        <v>105919</v>
+        <v>76196</v>
       </c>
       <c r="G223" s="2">
-        <v>102893</v>
+        <v>74019</v>
       </c>
       <c r="H223" s="2">
-        <v>101884</v>
+        <v>73294</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E224" s="2">
-        <v>53291</v>
+        <v>17281</v>
       </c>
       <c r="F224" s="2">
-        <v>53291</v>
+        <v>17281</v>
       </c>
       <c r="G224" s="2">
-        <v>51768</v>
+        <v>16787</v>
       </c>
       <c r="H224" s="2">
-        <v>51261</v>
+        <v>16623</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E225" s="2">
-        <v>12318</v>
+        <v>112333</v>
       </c>
       <c r="F225" s="2">
-        <v>12318</v>
+        <v>112333</v>
       </c>
       <c r="G225" s="2">
-        <v>11966</v>
+        <v>109124</v>
       </c>
       <c r="H225" s="2">
-        <v>11848</v>
+        <v>108054</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E226" s="2">
-        <v>17260</v>
+        <v>37396</v>
       </c>
       <c r="F226" s="2">
-        <v>17260</v>
+        <v>37396</v>
       </c>
       <c r="G226" s="2">
-        <v>16767</v>
+        <v>36327</v>
       </c>
       <c r="H226" s="2">
-        <v>16602</v>
+        <v>35971</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E227" s="2">
-        <v>76196</v>
+        <v>137123</v>
       </c>
       <c r="F227" s="2">
-        <v>76196</v>
+        <v>137123</v>
       </c>
       <c r="G227" s="2">
-        <v>74019</v>
+        <v>133205</v>
       </c>
       <c r="H227" s="2">
-        <v>73294</v>
+        <v>131899</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>154</v>
+        <v>458</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E228" s="2">
-        <v>17281</v>
+        <v>9403</v>
       </c>
       <c r="F228" s="2">
-        <v>17281</v>
+        <v>9403</v>
       </c>
       <c r="G228" s="2">
-        <v>16787</v>
+        <v>9134</v>
       </c>
       <c r="H228" s="2">
-        <v>16623</v>
+        <v>9045</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="C229" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="C229" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D229" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="E229" s="2">
-        <v>112333</v>
+        <v>18806</v>
       </c>
       <c r="F229" s="2">
-        <v>112333</v>
+        <v>18806</v>
       </c>
       <c r="G229" s="2">
-        <v>109124</v>
+        <v>18268</v>
       </c>
       <c r="H229" s="2">
-        <v>108054</v>
+        <v>18089</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>154</v>
+        <v>458</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E230" s="2">
-        <v>37396</v>
+        <v>187976</v>
       </c>
       <c r="F230" s="2">
-        <v>37396</v>
+        <v>187976</v>
       </c>
       <c r="G230" s="2">
-        <v>36327</v>
+        <v>182606</v>
       </c>
       <c r="H230" s="2">
-        <v>35971</v>
+        <v>180815</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>154</v>
+        <v>458</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E231" s="2">
-        <v>137123</v>
+        <v>282056</v>
       </c>
       <c r="F231" s="2">
-        <v>137123</v>
+        <v>282056</v>
       </c>
       <c r="G231" s="2">
-        <v>133205</v>
+        <v>273998</v>
       </c>
       <c r="H231" s="2">
-        <v>131899</v>
+        <v>271311</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E232" s="2">
-        <v>9403</v>
+        <v>47014</v>
       </c>
       <c r="F232" s="2">
-        <v>9403</v>
+        <v>47014</v>
       </c>
       <c r="G232" s="2">
-        <v>9134</v>
+        <v>45671</v>
       </c>
       <c r="H232" s="2">
-        <v>9045</v>
+        <v>45223</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E233" s="2">
-        <v>18806</v>
+        <v>464373</v>
       </c>
       <c r="F233" s="2">
-        <v>18806</v>
+        <v>464373</v>
       </c>
       <c r="G233" s="2">
-        <v>18268</v>
+        <v>451105</v>
       </c>
       <c r="H233" s="2">
-        <v>18089</v>
+        <v>446683</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E234" s="2">
-        <v>187976</v>
+        <v>94001</v>
       </c>
       <c r="F234" s="2">
-        <v>187976</v>
+        <v>94001</v>
       </c>
       <c r="G234" s="2">
-        <v>182606</v>
+        <v>91316</v>
       </c>
       <c r="H234" s="2">
-        <v>180815</v>
+        <v>90420</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E235" s="2">
-        <v>282056</v>
+        <v>121018</v>
       </c>
       <c r="F235" s="2">
-        <v>282056</v>
+        <v>121018</v>
       </c>
       <c r="G235" s="2">
-        <v>273998</v>
+        <v>117560</v>
       </c>
       <c r="H235" s="2">
-        <v>271311</v>
+        <v>116408</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C236" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="C236" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D236" s="1" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E236" s="2">
-        <v>47014</v>
+        <v>219524</v>
       </c>
       <c r="F236" s="2">
-        <v>47014</v>
+        <v>219524</v>
       </c>
       <c r="G236" s="2">
-        <v>45671</v>
+        <v>213251</v>
       </c>
       <c r="H236" s="2">
-        <v>45223</v>
+        <v>211161</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="E237" s="2">
-        <v>464389</v>
+        <v>54230</v>
       </c>
       <c r="F237" s="2">
-        <v>464389</v>
+        <v>54230</v>
       </c>
       <c r="G237" s="2">
-        <v>451121</v>
+        <v>52681</v>
       </c>
       <c r="H237" s="2">
-        <v>446698</v>
+        <v>52164</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
-      <c r="B238" s="1" t="s">
-        <v>477</v>
+      <c r="B238" s="1">
+        <v>12801</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>465</v>
+        <v>479</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="E238" s="2">
-        <v>94001</v>
+        <v>273120</v>
       </c>
       <c r="F238" s="2">
-        <v>94001</v>
+        <v>273120</v>
       </c>
       <c r="G238" s="2">
-        <v>91316</v>
+        <v>265316</v>
       </c>
       <c r="H238" s="2">
-        <v>90420</v>
+        <v>262715</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
-      <c r="B239" s="1" t="s">
+      <c r="B239" s="1">
+        <v>181</v>
+      </c>
+      <c r="C239" s="1" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E239" s="2">
-        <v>121018</v>
+        <v>3963</v>
       </c>
       <c r="F239" s="2">
-        <v>121018</v>
+        <v>3963</v>
       </c>
       <c r="G239" s="2">
-        <v>117560</v>
+        <v>3849</v>
       </c>
       <c r="H239" s="2">
-        <v>116408</v>
+        <v>3812</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
-      <c r="B240" s="1" t="s">
+      <c r="B240" s="1">
+        <v>272</v>
+      </c>
+      <c r="C240" s="1" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>483</v>
       </c>
       <c r="E240" s="2">
-        <v>219524</v>
+        <v>36557</v>
       </c>
       <c r="F240" s="2">
-        <v>219524</v>
+        <v>36557</v>
       </c>
       <c r="G240" s="2">
-        <v>213251</v>
+        <v>35512</v>
       </c>
       <c r="H240" s="2">
-        <v>211161</v>
+        <v>35164</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
-      <c r="B241" s="1" t="s">
+      <c r="B241" s="1">
+        <v>30</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="C241" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E241" s="2">
-        <v>54230</v>
+        <v>6178</v>
       </c>
       <c r="F241" s="2">
-        <v>54230</v>
+        <v>6178</v>
       </c>
       <c r="G241" s="2">
-        <v>52681</v>
+        <v>6002</v>
       </c>
       <c r="H241" s="2">
-        <v>52164</v>
+        <v>5943</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1">
-        <v>12801</v>
+        <v>3001</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="E242" s="2">
-        <v>265756</v>
+        <v>68306</v>
       </c>
       <c r="F242" s="2">
-        <v>265756</v>
+        <v>68306</v>
       </c>
       <c r="G242" s="2">
-        <v>258163</v>
+        <v>66354</v>
       </c>
       <c r="H242" s="2">
-        <v>255632</v>
+        <v>65704</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1">
-        <v>181</v>
+        <v>301</v>
       </c>
       <c r="C243" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="D243" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E243" s="2">
-        <v>3827</v>
+        <v>6745</v>
       </c>
       <c r="F243" s="2">
-        <v>3827</v>
+        <v>6745</v>
       </c>
       <c r="G243" s="2">
-        <v>3718</v>
+        <v>6552</v>
       </c>
       <c r="H243" s="2">
-        <v>3681</v>
+        <v>6488</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1">
-        <v>272</v>
+        <v>4201</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E244" s="2">
-        <v>36557</v>
+        <v>98618</v>
       </c>
       <c r="F244" s="2">
-        <v>36557</v>
+        <v>98618</v>
       </c>
       <c r="G244" s="2">
-        <v>35512</v>
+        <v>95800</v>
       </c>
       <c r="H244" s="2">
-        <v>35164</v>
+        <v>94861</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1">
-        <v>30</v>
+        <v>601</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="E245" s="2">
-        <v>6178</v>
+        <v>13599</v>
       </c>
       <c r="F245" s="2">
-        <v>6178</v>
+        <v>13599</v>
       </c>
       <c r="G245" s="2">
-        <v>6002</v>
+        <v>13210</v>
       </c>
       <c r="H245" s="2">
-        <v>5943</v>
+        <v>13081</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1">
-        <v>3001</v>
+        <v>6801</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="E246" s="2">
-        <v>65915</v>
+        <v>137515</v>
       </c>
       <c r="F246" s="2">
-        <v>65915</v>
+        <v>137515</v>
       </c>
       <c r="G246" s="2">
-        <v>64032</v>
+        <v>133586</v>
       </c>
       <c r="H246" s="2">
-        <v>63404</v>
+        <v>132277</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1">
-        <v>301</v>
+        <v>96</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="E247" s="2">
-        <v>6585</v>
+        <v>12233</v>
       </c>
       <c r="F247" s="2">
-        <v>6585</v>
+        <v>12233</v>
       </c>
       <c r="G247" s="2">
-        <v>6396</v>
+        <v>11883</v>
       </c>
       <c r="H247" s="2">
-        <v>6334</v>
+        <v>11767</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1">
-        <v>4201</v>
+        <v>976</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="E248" s="2">
-        <v>96229</v>
+        <v>121571</v>
       </c>
       <c r="F248" s="2">
-        <v>96229</v>
+        <v>121571</v>
       </c>
       <c r="G248" s="2">
-        <v>93480</v>
+        <v>118098</v>
       </c>
       <c r="H248" s="2">
-        <v>92563</v>
+        <v>116940</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
-      <c r="B249" s="1">
-        <v>601</v>
+      <c r="B249" s="1" t="s">
+        <v>492</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="E249" s="2">
-        <v>13012</v>
+        <v>1894</v>
       </c>
       <c r="F249" s="2">
-        <v>13012</v>
+        <v>1894</v>
       </c>
       <c r="G249" s="2">
-        <v>12640</v>
+        <v>1840</v>
       </c>
       <c r="H249" s="2">
-        <v>12516</v>
+        <v>1822</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
-      <c r="B250" s="1">
-        <v>6801</v>
+      <c r="B250" s="1" t="s">
+        <v>495</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E250" s="2">
-        <v>132710</v>
+        <v>18426</v>
       </c>
       <c r="F250" s="2">
-        <v>132710</v>
+        <v>18426</v>
       </c>
       <c r="G250" s="2">
-        <v>128918</v>
+        <v>17900</v>
       </c>
       <c r="H250" s="2">
-        <v>127654</v>
+        <v>17724</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
-      <c r="B251" s="1">
-        <v>96</v>
+      <c r="B251" s="1" t="s">
+        <v>497</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E251" s="2">
-        <v>12233</v>
+        <v>184195</v>
       </c>
       <c r="F251" s="2">
-        <v>12233</v>
+        <v>184195</v>
       </c>
       <c r="G251" s="2">
-        <v>11883</v>
+        <v>178932</v>
       </c>
       <c r="H251" s="2">
-        <v>11767</v>
+        <v>177178</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
-      <c r="B252" s="1">
-        <v>976</v>
+      <c r="B252" s="1" t="s">
+        <v>499</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E252" s="2">
-        <v>121571</v>
+        <v>276280</v>
       </c>
       <c r="F252" s="2">
-        <v>121571</v>
+        <v>276280</v>
       </c>
       <c r="G252" s="2">
-        <v>118098</v>
+        <v>268386</v>
       </c>
       <c r="H252" s="2">
-        <v>116940</v>
+        <v>265755</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E253" s="2">
-        <v>1946</v>
+        <v>46068</v>
       </c>
       <c r="F253" s="2">
-        <v>1946</v>
+        <v>46068</v>
       </c>
       <c r="G253" s="2">
-        <v>1890</v>
+        <v>44751</v>
       </c>
       <c r="H253" s="2">
-        <v>1872</v>
+        <v>44313</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E254" s="2">
-        <v>18803</v>
+        <v>960</v>
       </c>
       <c r="F254" s="2">
-        <v>18803</v>
+        <v>960</v>
       </c>
       <c r="G254" s="2">
-        <v>18266</v>
+        <v>932</v>
       </c>
       <c r="H254" s="2">
-        <v>18087</v>
+        <v>923</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E255" s="2">
-        <v>188920</v>
+        <v>6567</v>
       </c>
       <c r="F255" s="2">
-        <v>188920</v>
+        <v>6567</v>
       </c>
       <c r="G255" s="2">
-        <v>183522</v>
+        <v>6379</v>
       </c>
       <c r="H255" s="2">
-        <v>181723</v>
+        <v>6317</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E256" s="2">
-        <v>283368</v>
+        <v>9213</v>
       </c>
       <c r="F256" s="2">
-        <v>283368</v>
+        <v>9213</v>
       </c>
       <c r="G256" s="2">
-        <v>275271</v>
+        <v>8949</v>
       </c>
       <c r="H256" s="2">
-        <v>272573</v>
+        <v>8862</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E257" s="2">
-        <v>47011</v>
+        <v>92110</v>
       </c>
       <c r="F257" s="2">
-        <v>47011</v>
+        <v>92110</v>
       </c>
       <c r="G257" s="2">
-        <v>45667</v>
+        <v>89478</v>
       </c>
       <c r="H257" s="2">
-        <v>45220</v>
+        <v>88601</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="E258" s="2">
-        <v>954</v>
+        <v>80469</v>
       </c>
       <c r="F258" s="2">
-        <v>954</v>
+        <v>80469</v>
       </c>
       <c r="G258" s="2">
-        <v>927</v>
+        <v>78170</v>
       </c>
       <c r="H258" s="2">
-        <v>918</v>
+        <v>77403</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C259" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="C259" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D259" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="E259" s="2">
-        <v>6946</v>
+        <v>15841</v>
       </c>
       <c r="F259" s="2">
-        <v>6946</v>
+        <v>15841</v>
       </c>
       <c r="G259" s="2">
-        <v>6747</v>
+        <v>15389</v>
       </c>
       <c r="H259" s="2">
-        <v>6681</v>
+        <v>15238</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E260" s="2">
-        <v>9449</v>
+        <v>193423</v>
       </c>
       <c r="F260" s="2">
-        <v>9449</v>
+        <v>193423</v>
       </c>
       <c r="G260" s="2">
-        <v>9179</v>
+        <v>187896</v>
       </c>
       <c r="H260" s="2">
-        <v>9089</v>
+        <v>186054</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>500</v>
+        <v>519</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="E261" s="2">
-        <v>93969</v>
+        <v>136992</v>
       </c>
       <c r="F261" s="2">
-        <v>93969</v>
+        <v>136992</v>
       </c>
       <c r="G261" s="2">
-        <v>91284</v>
+        <v>133078</v>
       </c>
       <c r="H261" s="2">
-        <v>90389</v>
+        <v>131774</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E262" s="2">
-        <v>76925</v>
+        <v>272909</v>
       </c>
       <c r="F262" s="2">
-        <v>76925</v>
+        <v>272909</v>
       </c>
       <c r="G262" s="2">
-        <v>74727</v>
+        <v>265111</v>
       </c>
       <c r="H262" s="2">
-        <v>73995</v>
+        <v>262512</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="E263" s="2">
-        <v>15262</v>
+        <v>59326</v>
       </c>
       <c r="F263" s="2">
-        <v>15262</v>
+        <v>59326</v>
       </c>
       <c r="G263" s="2">
-        <v>14826</v>
+        <v>57631</v>
       </c>
       <c r="H263" s="2">
-        <v>14680</v>
+        <v>57066</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="E264" s="2">
-        <v>184835</v>
+        <v>285412</v>
       </c>
       <c r="F264" s="2">
-        <v>184835</v>
+        <v>285412</v>
       </c>
       <c r="G264" s="2">
-        <v>179554</v>
+        <v>277257</v>
       </c>
       <c r="H264" s="2">
-        <v>177793</v>
+        <v>274539</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>526</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="E265" s="2">
-        <v>135942</v>
+        <v>41979</v>
       </c>
       <c r="F265" s="2">
-        <v>135942</v>
+        <v>41979</v>
       </c>
       <c r="G265" s="2">
-        <v>132058</v>
+        <v>40780</v>
       </c>
       <c r="H265" s="2">
-        <v>130764</v>
+        <v>40380</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>526</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E266" s="2">
-        <v>271859</v>
+        <v>72324</v>
       </c>
       <c r="F266" s="2">
-        <v>271859</v>
+        <v>72324</v>
       </c>
       <c r="G266" s="2">
-        <v>264091</v>
+        <v>70258</v>
       </c>
       <c r="H266" s="2">
-        <v>261502</v>
+        <v>69569</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>526</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="E267" s="2">
-        <v>58276</v>
+        <v>14465</v>
       </c>
       <c r="F267" s="2">
-        <v>58276</v>
+        <v>14465</v>
       </c>
       <c r="G267" s="2">
-        <v>56611</v>
+        <v>14052</v>
       </c>
       <c r="H267" s="2">
-        <v>56056</v>
+        <v>13914</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E268" s="2">
-        <v>285412</v>
+        <v>142090</v>
       </c>
       <c r="F268" s="2">
-        <v>285412</v>
+        <v>142090</v>
       </c>
       <c r="G268" s="2">
-        <v>277257</v>
+        <v>138030</v>
       </c>
       <c r="H268" s="2">
-        <v>274539</v>
+        <v>136677</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="E269" s="2">
-        <v>41979</v>
+        <v>2333</v>
       </c>
       <c r="F269" s="2">
-        <v>41979</v>
+        <v>2333</v>
       </c>
       <c r="G269" s="2">
-        <v>40780</v>
+        <v>2266</v>
       </c>
       <c r="H269" s="2">
-        <v>40380</v>
+        <v>2244</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="C270" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="C270" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D270" s="1" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E270" s="2">
-        <v>71110</v>
+        <v>27954</v>
       </c>
       <c r="F270" s="2">
-        <v>71110</v>
+        <v>27954</v>
       </c>
       <c r="G270" s="2">
-        <v>69078</v>
+        <v>27155</v>
       </c>
       <c r="H270" s="2">
-        <v>68401</v>
+        <v>26889</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="E271" s="2">
-        <v>14222</v>
+        <v>40056</v>
       </c>
       <c r="F271" s="2">
-        <v>14222</v>
+        <v>40056</v>
       </c>
       <c r="G271" s="2">
-        <v>13816</v>
+        <v>38912</v>
       </c>
       <c r="H271" s="2">
-        <v>13680</v>
+        <v>38530</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E272" s="2">
-        <v>142090</v>
+        <v>7453</v>
       </c>
       <c r="F272" s="2">
-        <v>142090</v>
+        <v>7453</v>
       </c>
       <c r="G272" s="2">
-        <v>138030</v>
+        <v>7240</v>
       </c>
       <c r="H272" s="2">
-        <v>136677</v>
+        <v>7169</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E273" s="2">
-        <v>2333</v>
+        <v>73570</v>
       </c>
       <c r="F273" s="2">
-        <v>2333</v>
+        <v>73570</v>
       </c>
       <c r="G273" s="2">
-        <v>2266</v>
+        <v>71468</v>
       </c>
       <c r="H273" s="2">
-        <v>2244</v>
+        <v>70768</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E274" s="2">
-        <v>27954</v>
+        <v>110808</v>
       </c>
       <c r="F274" s="2">
-        <v>27954</v>
+        <v>110808</v>
       </c>
       <c r="G274" s="2">
-        <v>27155</v>
+        <v>107642</v>
       </c>
       <c r="H274" s="2">
-        <v>26889</v>
+        <v>106586</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E275" s="2">
-        <v>40056</v>
+        <v>15679</v>
       </c>
       <c r="F275" s="2">
-        <v>40056</v>
+        <v>15679</v>
       </c>
       <c r="G275" s="2">
-        <v>38912</v>
+        <v>15231</v>
       </c>
       <c r="H275" s="2">
-        <v>38530</v>
+        <v>15081</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E276" s="2">
-        <v>7453</v>
+        <v>15682</v>
       </c>
       <c r="F276" s="2">
-        <v>7453</v>
+        <v>15682</v>
       </c>
       <c r="G276" s="2">
-        <v>7240</v>
+        <v>15234</v>
       </c>
       <c r="H276" s="2">
-        <v>7169</v>
+        <v>15084</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C277" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="C277" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D277" s="1" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="E277" s="2">
-        <v>73570</v>
+        <v>7156</v>
       </c>
       <c r="F277" s="2">
-        <v>73570</v>
+        <v>7156</v>
       </c>
       <c r="G277" s="2">
-        <v>71468</v>
+        <v>6951</v>
       </c>
       <c r="H277" s="2">
-        <v>70768</v>
+        <v>6883</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="E278" s="2">
-        <v>110808</v>
+        <v>38861</v>
       </c>
       <c r="F278" s="2">
-        <v>110808</v>
+        <v>38861</v>
       </c>
       <c r="G278" s="2">
-        <v>107642</v>
+        <v>37750</v>
       </c>
       <c r="H278" s="2">
-        <v>106586</v>
+        <v>37380</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E279" s="2">
-        <v>15679</v>
+        <v>8405</v>
       </c>
       <c r="F279" s="2">
-        <v>15679</v>
+        <v>8405</v>
       </c>
       <c r="G279" s="2">
-        <v>15231</v>
+        <v>8165</v>
       </c>
       <c r="H279" s="2">
-        <v>15081</v>
+        <v>8085</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E280" s="2">
-        <v>15682</v>
+        <v>10673</v>
       </c>
       <c r="F280" s="2">
-        <v>15682</v>
+        <v>10673</v>
       </c>
       <c r="G280" s="2">
-        <v>15234</v>
+        <v>10368</v>
       </c>
       <c r="H280" s="2">
-        <v>15084</v>
+        <v>10267</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E281" s="2">
-        <v>8652</v>
+        <v>13283</v>
       </c>
       <c r="F281" s="2">
-        <v>8652</v>
+        <v>13283</v>
       </c>
       <c r="G281" s="2">
-        <v>8405</v>
+        <v>12903</v>
       </c>
       <c r="H281" s="2">
-        <v>8322</v>
+        <v>12777</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E282" s="2">
-        <v>38861</v>
+        <v>52022</v>
       </c>
       <c r="F282" s="2">
-        <v>38861</v>
+        <v>52022</v>
       </c>
       <c r="G282" s="2">
-        <v>37750</v>
+        <v>50536</v>
       </c>
       <c r="H282" s="2">
-        <v>37380</v>
+        <v>50040</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="E283" s="2">
-        <v>8405</v>
+        <v>78593</v>
       </c>
       <c r="F283" s="2">
-        <v>8405</v>
+        <v>78593</v>
       </c>
       <c r="G283" s="2">
-        <v>8165</v>
+        <v>76347</v>
       </c>
       <c r="H283" s="2">
-        <v>8085</v>
+        <v>75599</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E284" s="2">
-        <v>10673</v>
+        <v>20984</v>
       </c>
       <c r="F284" s="2">
-        <v>10673</v>
+        <v>20984</v>
       </c>
       <c r="G284" s="2">
-        <v>10368</v>
+        <v>20385</v>
       </c>
       <c r="H284" s="2">
-        <v>10267</v>
+        <v>20185</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E285" s="2">
-        <v>13283</v>
+        <v>31122</v>
       </c>
       <c r="F285" s="2">
-        <v>13283</v>
+        <v>31122</v>
       </c>
       <c r="G285" s="2">
-        <v>12903</v>
+        <v>30233</v>
       </c>
       <c r="H285" s="2">
-        <v>12777</v>
+        <v>29936</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E286" s="2">
-        <v>52022</v>
+        <v>25904</v>
       </c>
       <c r="F286" s="2">
-        <v>52022</v>
+        <v>25904</v>
       </c>
       <c r="G286" s="2">
-        <v>50536</v>
+        <v>25163</v>
       </c>
       <c r="H286" s="2">
-        <v>50040</v>
+        <v>24917</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E287" s="2">
-        <v>79013</v>
+        <v>103950</v>
       </c>
       <c r="F287" s="2">
-        <v>79013</v>
+        <v>103950</v>
       </c>
       <c r="G287" s="2">
-        <v>76755</v>
+        <v>100980</v>
       </c>
       <c r="H287" s="2">
-        <v>76003</v>
+        <v>99990</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E288" s="2">
-        <v>20984</v>
+        <v>5502</v>
       </c>
       <c r="F288" s="2">
-        <v>20984</v>
+        <v>5502</v>
       </c>
       <c r="G288" s="2">
-        <v>20385</v>
+        <v>5345</v>
       </c>
       <c r="H288" s="2">
-        <v>20185</v>
+        <v>5292</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E289" s="2">
-        <v>31122</v>
+        <v>3176</v>
       </c>
       <c r="F289" s="2">
-        <v>31122</v>
+        <v>3176</v>
       </c>
       <c r="G289" s="2">
-        <v>30233</v>
+        <v>3086</v>
       </c>
       <c r="H289" s="2">
-        <v>29936</v>
+        <v>3055</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="E290" s="2">
-        <v>25904</v>
+        <v>2945</v>
       </c>
       <c r="F290" s="2">
-        <v>25904</v>
+        <v>2945</v>
       </c>
       <c r="G290" s="2">
-        <v>25163</v>
+        <v>2861</v>
       </c>
       <c r="H290" s="2">
-        <v>24917</v>
+        <v>2833</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>559</v>
+        <v>33</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E291" s="2">
-        <v>103950</v>
+        <v>23111</v>
       </c>
       <c r="F291" s="2">
-        <v>103950</v>
+        <v>23111</v>
       </c>
       <c r="G291" s="2">
-        <v>100980</v>
+        <v>22450</v>
       </c>
       <c r="H291" s="2">
-        <v>99990</v>
+        <v>22230</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>559</v>
+        <v>33</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="E292" s="2">
-        <v>5492</v>
+        <v>35543</v>
       </c>
       <c r="F292" s="2">
-        <v>5492</v>
+        <v>35543</v>
       </c>
       <c r="G292" s="2">
-        <v>5335</v>
+        <v>34527</v>
       </c>
       <c r="H292" s="2">
-        <v>5282</v>
+        <v>34189</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>559</v>
+        <v>33</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="E293" s="2">
-        <v>3176</v>
+        <v>41711</v>
       </c>
       <c r="F293" s="2">
-        <v>3176</v>
+        <v>41711</v>
       </c>
       <c r="G293" s="2">
-        <v>3086</v>
+        <v>40520</v>
       </c>
       <c r="H293" s="2">
-        <v>3055</v>
+        <v>40122</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>559</v>
+        <v>33</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E294" s="2">
-        <v>2945</v>
+        <v>60569</v>
       </c>
       <c r="F294" s="2">
-        <v>2945</v>
+        <v>60569</v>
       </c>
       <c r="G294" s="2">
-        <v>2861</v>
+        <v>58839</v>
       </c>
       <c r="H294" s="2">
-        <v>2833</v>
+        <v>58262</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="E295" s="2">
-        <v>23111</v>
+        <v>92258</v>
       </c>
       <c r="F295" s="2">
-        <v>23111</v>
+        <v>92258</v>
       </c>
       <c r="G295" s="2">
-        <v>22450</v>
+        <v>89622</v>
       </c>
       <c r="H295" s="2">
-        <v>22230</v>
+        <v>88744</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="E296" s="2">
-        <v>35543</v>
+        <v>91583</v>
       </c>
       <c r="F296" s="2">
-        <v>35543</v>
+        <v>91583</v>
       </c>
       <c r="G296" s="2">
-        <v>34527</v>
+        <v>88966</v>
       </c>
       <c r="H296" s="2">
-        <v>34189</v>
+        <v>88094</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E297" s="2">
-        <v>41711</v>
+        <v>118787</v>
       </c>
       <c r="F297" s="2">
-        <v>41711</v>
+        <v>118787</v>
       </c>
       <c r="G297" s="2">
-        <v>40520</v>
+        <v>115393</v>
       </c>
       <c r="H297" s="2">
-        <v>40122</v>
+        <v>114261</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="E298" s="2">
-        <v>60585</v>
+        <v>166845</v>
       </c>
       <c r="F298" s="2">
-        <v>60585</v>
+        <v>166845</v>
       </c>
       <c r="G298" s="2">
-        <v>58854</v>
+        <v>162078</v>
       </c>
       <c r="H298" s="2">
-        <v>58277</v>
+        <v>160489</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>34</v>
+        <v>155</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E299" s="2">
-        <v>92258</v>
+        <v>9137</v>
       </c>
       <c r="F299" s="2">
-        <v>92258</v>
+        <v>9137</v>
       </c>
       <c r="G299" s="2">
-        <v>89622</v>
+        <v>8876</v>
       </c>
       <c r="H299" s="2">
-        <v>88744</v>
+        <v>8789</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>34</v>
+        <v>155</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E300" s="2">
-        <v>91599</v>
+        <v>12051</v>
       </c>
       <c r="F300" s="2">
-        <v>91599</v>
+        <v>12051</v>
       </c>
       <c r="G300" s="2">
-        <v>88982</v>
+        <v>11707</v>
       </c>
       <c r="H300" s="2">
-        <v>88109</v>
+        <v>11592</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>34</v>
+        <v>155</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E301" s="2">
-        <v>118787</v>
+        <v>15029</v>
       </c>
       <c r="F301" s="2">
-        <v>118787</v>
+        <v>15029</v>
       </c>
       <c r="G301" s="2">
-        <v>115393</v>
+        <v>14599</v>
       </c>
       <c r="H301" s="2">
-        <v>114261</v>
+        <v>14456</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>34</v>
+        <v>155</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E302" s="2">
-        <v>166845</v>
+        <v>22734</v>
       </c>
       <c r="F302" s="2">
-        <v>166845</v>
+        <v>22734</v>
       </c>
       <c r="G302" s="2">
-        <v>162078</v>
+        <v>22084</v>
       </c>
       <c r="H302" s="2">
-        <v>160489</v>
+        <v>21868</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E303" s="2">
-        <v>9137</v>
+        <v>24893</v>
       </c>
       <c r="F303" s="2">
-        <v>9137</v>
+        <v>24893</v>
       </c>
       <c r="G303" s="2">
-        <v>8876</v>
+        <v>24182</v>
       </c>
       <c r="H303" s="2">
-        <v>8789</v>
+        <v>23945</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="E304" s="2">
-        <v>12051</v>
+        <v>49080</v>
       </c>
       <c r="F304" s="2">
-        <v>12051</v>
+        <v>49080</v>
       </c>
       <c r="G304" s="2">
-        <v>11707</v>
+        <v>47678</v>
       </c>
       <c r="H304" s="2">
-        <v>11592</v>
+        <v>47210</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E305" s="2">
-        <v>15029</v>
+        <v>69563</v>
       </c>
       <c r="F305" s="2">
-        <v>15029</v>
+        <v>69563</v>
       </c>
       <c r="G305" s="2">
-        <v>14599</v>
+        <v>67575</v>
       </c>
       <c r="H305" s="2">
-        <v>14456</v>
+        <v>66913</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E306" s="2">
-        <v>22734</v>
+        <v>123487</v>
       </c>
       <c r="F306" s="2">
-        <v>22734</v>
+        <v>123487</v>
       </c>
       <c r="G306" s="2">
-        <v>22084</v>
+        <v>119959</v>
       </c>
       <c r="H306" s="2">
-        <v>21868</v>
+        <v>118783</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E307" s="2">
-        <v>24893</v>
+        <v>11608</v>
       </c>
       <c r="F307" s="2">
-        <v>24893</v>
+        <v>11608</v>
       </c>
       <c r="G307" s="2">
-        <v>24182</v>
+        <v>11276</v>
       </c>
       <c r="H307" s="2">
-        <v>23945</v>
+        <v>11166</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E308" s="2">
-        <v>49080</v>
+        <v>47906</v>
       </c>
       <c r="F308" s="2">
-        <v>49080</v>
+        <v>47906</v>
       </c>
       <c r="G308" s="2">
-        <v>47678</v>
+        <v>46538</v>
       </c>
       <c r="H308" s="2">
-        <v>47210</v>
+        <v>46081</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="E309" s="2">
-        <v>75889</v>
+        <v>96773</v>
       </c>
       <c r="F309" s="2">
-        <v>75889</v>
+        <v>96773</v>
       </c>
       <c r="G309" s="2">
-        <v>73721</v>
+        <v>94008</v>
       </c>
       <c r="H309" s="2">
-        <v>72998</v>
+        <v>93087</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>154</v>
+        <v>621</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E310" s="2">
-        <v>123487</v>
+        <v>103703</v>
       </c>
       <c r="F310" s="2">
-        <v>123487</v>
+        <v>103703</v>
       </c>
       <c r="G310" s="2">
-        <v>119959</v>
+        <v>100740</v>
       </c>
       <c r="H310" s="2">
-        <v>118783</v>
+        <v>99753</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="C311" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="C311" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D311" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E311" s="2">
-        <v>11608</v>
+        <v>10370</v>
       </c>
       <c r="F311" s="2">
-        <v>11608</v>
+        <v>10370</v>
       </c>
       <c r="G311" s="2">
-        <v>11276</v>
+        <v>10074</v>
       </c>
       <c r="H311" s="2">
-        <v>11166</v>
+        <v>9975</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>22</v>
+        <v>621</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="E312" s="2">
-        <v>47906</v>
+        <v>155555</v>
       </c>
       <c r="F312" s="2">
-        <v>47906</v>
+        <v>155555</v>
       </c>
       <c r="G312" s="2">
-        <v>46538</v>
+        <v>151111</v>
       </c>
       <c r="H312" s="2">
-        <v>46081</v>
+        <v>149629</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>22</v>
+        <v>621</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E313" s="2">
-        <v>78057</v>
+        <v>21146</v>
       </c>
       <c r="F313" s="2">
-        <v>78057</v>
+        <v>21146</v>
       </c>
       <c r="G313" s="2">
-        <v>75827</v>
+        <v>20542</v>
       </c>
       <c r="H313" s="2">
-        <v>75083</v>
+        <v>20340</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>22</v>
+        <v>621</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="E314" s="2">
-        <v>96773</v>
+        <v>51852</v>
       </c>
       <c r="F314" s="2">
-        <v>96773</v>
+        <v>51852</v>
       </c>
       <c r="G314" s="2">
-        <v>94008</v>
+        <v>50371</v>
       </c>
       <c r="H314" s="2">
-        <v>93087</v>
+        <v>49877</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>630</v>
+        <v>621</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E315" s="2">
-        <v>103703</v>
+        <v>5185</v>
       </c>
       <c r="F315" s="2">
-        <v>103703</v>
+        <v>5185</v>
       </c>
       <c r="G315" s="2">
-        <v>100740</v>
+        <v>5037</v>
       </c>
       <c r="H315" s="2">
-        <v>99753</v>
+        <v>4987</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E316" s="2">
-        <v>10370</v>
+        <v>47513</v>
       </c>
       <c r="F316" s="2">
-        <v>10370</v>
+        <v>47513</v>
       </c>
       <c r="G316" s="2">
-        <v>10074</v>
+        <v>46155</v>
       </c>
       <c r="H316" s="2">
-        <v>9975</v>
+        <v>45703</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="C317" s="1" t="s">
         <v>634</v>
       </c>
-      <c r="C317" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D317" s="1" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="E317" s="2">
-        <v>155555</v>
+        <v>9503</v>
       </c>
       <c r="F317" s="2">
-        <v>155555</v>
+        <v>9503</v>
       </c>
       <c r="G317" s="2">
-        <v>151111</v>
+        <v>9231</v>
       </c>
       <c r="H317" s="2">
-        <v>149629</v>
+        <v>9141</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="E318" s="2">
-        <v>20900</v>
+        <v>96863</v>
       </c>
       <c r="F318" s="2">
-        <v>20900</v>
+        <v>96863</v>
       </c>
       <c r="G318" s="2">
-        <v>20303</v>
+        <v>94095</v>
       </c>
       <c r="H318" s="2">
-        <v>20104</v>
+        <v>93173</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E319" s="2">
-        <v>51852</v>
+        <v>19005</v>
       </c>
       <c r="F319" s="2">
-        <v>51852</v>
+        <v>19005</v>
       </c>
       <c r="G319" s="2">
-        <v>50371</v>
+        <v>18462</v>
       </c>
       <c r="H319" s="2">
-        <v>49877</v>
+        <v>18281</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>630</v>
+        <v>643</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="E320" s="2">
-        <v>5185</v>
+        <v>11529</v>
       </c>
       <c r="F320" s="2">
-        <v>5185</v>
+        <v>11529</v>
       </c>
       <c r="G320" s="2">
-        <v>5037</v>
+        <v>11200</v>
       </c>
       <c r="H320" s="2">
-        <v>4987</v>
+        <v>11090</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="E321" s="2">
-        <v>47513</v>
+        <v>115290</v>
       </c>
       <c r="F321" s="2">
-        <v>47513</v>
+        <v>115290</v>
       </c>
       <c r="G321" s="2">
-        <v>46155</v>
+        <v>111996</v>
       </c>
       <c r="H321" s="2">
-        <v>45703</v>
+        <v>110898</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E322" s="2">
-        <v>9503</v>
+        <v>23100</v>
       </c>
       <c r="F322" s="2">
-        <v>9503</v>
+        <v>23100</v>
       </c>
       <c r="G322" s="2">
-        <v>9231</v>
+        <v>22440</v>
       </c>
       <c r="H322" s="2">
-        <v>9141</v>
+        <v>22220</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E323" s="2">
-        <v>96863</v>
+        <v>231000</v>
       </c>
       <c r="F323" s="2">
-        <v>96863</v>
+        <v>231000</v>
       </c>
       <c r="G323" s="2">
-        <v>94095</v>
+        <v>224400</v>
       </c>
       <c r="H323" s="2">
-        <v>93173</v>
+        <v>222200</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="E324" s="2">
-        <v>19005</v>
+        <v>57225</v>
       </c>
       <c r="F324" s="2">
-        <v>19005</v>
+        <v>57225</v>
       </c>
       <c r="G324" s="2">
-        <v>18462</v>
+        <v>55590</v>
       </c>
       <c r="H324" s="2">
-        <v>18281</v>
+        <v>55045</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E325" s="2">
-        <v>11529</v>
+        <v>1473134</v>
       </c>
       <c r="F325" s="2">
-        <v>11529</v>
+        <v>1473134</v>
       </c>
       <c r="G325" s="2">
-        <v>11200</v>
+        <v>1431045</v>
       </c>
       <c r="H325" s="2">
-        <v>11090</v>
+        <v>1417015</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="C326" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="C326" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D326" s="1" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="E326" s="2">
-        <v>115290</v>
+        <v>298853</v>
       </c>
       <c r="F326" s="2">
-        <v>115290</v>
+        <v>298853</v>
       </c>
       <c r="G326" s="2">
-        <v>111996</v>
+        <v>290314</v>
       </c>
       <c r="H326" s="2">
-        <v>110898</v>
+        <v>287468</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E327" s="2">
-        <v>23100</v>
+        <v>588128</v>
       </c>
       <c r="F327" s="2">
-        <v>23100</v>
+        <v>588128</v>
       </c>
       <c r="G327" s="2">
-        <v>22440</v>
+        <v>571324</v>
       </c>
       <c r="H327" s="2">
-        <v>22220</v>
+        <v>565723</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="E328" s="2">
-        <v>231000</v>
+        <v>411888</v>
       </c>
       <c r="F328" s="2">
-        <v>231000</v>
+        <v>411888</v>
       </c>
       <c r="G328" s="2">
-        <v>224400</v>
+        <v>400119</v>
       </c>
       <c r="H328" s="2">
-        <v>222200</v>
+        <v>396197</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="E329" s="2">
-        <v>57225</v>
+        <v>982099</v>
       </c>
       <c r="F329" s="2">
-        <v>57225</v>
+        <v>982099</v>
       </c>
       <c r="G329" s="2">
-        <v>55590</v>
+        <v>954039</v>
       </c>
       <c r="H329" s="2">
-        <v>55045</v>
+        <v>944685</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="E330" s="2">
-        <v>1460320</v>
+        <v>228114</v>
       </c>
       <c r="F330" s="2">
-        <v>1460320</v>
+        <v>228114</v>
       </c>
       <c r="G330" s="2">
-        <v>1418597</v>
+        <v>221596</v>
       </c>
       <c r="H330" s="2">
-        <v>1404689</v>
+        <v>219424</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E331" s="2">
-        <v>298853</v>
+        <v>12858</v>
       </c>
       <c r="F331" s="2">
-        <v>298853</v>
+        <v>12858</v>
       </c>
       <c r="G331" s="2">
-        <v>290314</v>
+        <v>12491</v>
       </c>
       <c r="H331" s="2">
-        <v>287468</v>
+        <v>12368</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C332" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="C332" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D332" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E332" s="2">
-        <v>584074</v>
+        <v>125185</v>
       </c>
       <c r="F332" s="2">
-        <v>584074</v>
+        <v>125185</v>
       </c>
       <c r="G332" s="2">
-        <v>567386</v>
+        <v>121608</v>
       </c>
       <c r="H332" s="2">
-        <v>561824</v>
+        <v>120416</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="E333" s="2">
-        <v>411888</v>
+        <v>266959</v>
       </c>
       <c r="F333" s="2">
-        <v>411888</v>
+        <v>266959</v>
       </c>
       <c r="G333" s="2">
-        <v>400119</v>
+        <v>259332</v>
       </c>
       <c r="H333" s="2">
-        <v>396197</v>
+        <v>256789</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E334" s="2">
-        <v>973555</v>
+        <v>421097</v>
       </c>
       <c r="F334" s="2">
-        <v>973555</v>
+        <v>421097</v>
       </c>
       <c r="G334" s="2">
-        <v>945739</v>
+        <v>409066</v>
       </c>
       <c r="H334" s="2">
-        <v>936467</v>
+        <v>405055</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="E335" s="2">
-        <v>227618</v>
+        <v>45273</v>
       </c>
       <c r="F335" s="2">
-        <v>227618</v>
+        <v>45273</v>
       </c>
       <c r="G335" s="2">
-        <v>221115</v>
+        <v>43979</v>
       </c>
       <c r="H335" s="2">
-        <v>218947</v>
+        <v>43548</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E336" s="2">
-        <v>12164</v>
+        <v>6418</v>
       </c>
       <c r="F336" s="2">
-        <v>12164</v>
+        <v>6418</v>
       </c>
       <c r="G336" s="2">
-        <v>11817</v>
+        <v>6234</v>
       </c>
       <c r="H336" s="2">
-        <v>11701</v>
+        <v>6173</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E337" s="2">
-        <v>119674</v>
+        <v>60840</v>
       </c>
       <c r="F337" s="2">
-        <v>119674</v>
+        <v>60840</v>
       </c>
       <c r="G337" s="2">
-        <v>116255</v>
+        <v>59102</v>
       </c>
       <c r="H337" s="2">
-        <v>115115</v>
+        <v>58522</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="E338" s="2">
-        <v>254100</v>
+        <v>607766</v>
       </c>
       <c r="F338" s="2">
-        <v>254100</v>
+        <v>607766</v>
       </c>
       <c r="G338" s="2">
-        <v>246840</v>
+        <v>590402</v>
       </c>
       <c r="H338" s="2">
-        <v>244420</v>
+        <v>584613</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E339" s="2">
-        <v>406481</v>
+        <v>8395</v>
       </c>
       <c r="F339" s="2">
-        <v>406481</v>
+        <v>8395</v>
       </c>
       <c r="G339" s="2">
-        <v>394868</v>
+        <v>8155</v>
       </c>
       <c r="H339" s="2">
-        <v>390996</v>
+        <v>8075</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E340" s="2">
-        <v>45273</v>
+        <v>91875</v>
       </c>
       <c r="F340" s="2">
-        <v>45273</v>
+        <v>91875</v>
       </c>
       <c r="G340" s="2">
-        <v>43979</v>
+        <v>89250</v>
       </c>
       <c r="H340" s="2">
-        <v>43548</v>
+        <v>88375</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>676</v>
+        <v>654</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="E341" s="2">
-        <v>6123</v>
+        <v>98043</v>
       </c>
       <c r="F341" s="2">
-        <v>6123</v>
+        <v>98043</v>
       </c>
       <c r="G341" s="2">
-        <v>5948</v>
+        <v>95241</v>
       </c>
       <c r="H341" s="2">
-        <v>5889</v>
+        <v>94308</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>676</v>
+        <v>654</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E342" s="2">
-        <v>60840</v>
+        <v>196060</v>
       </c>
       <c r="F342" s="2">
-        <v>60840</v>
+        <v>196060</v>
       </c>
       <c r="G342" s="2">
-        <v>59102</v>
+        <v>190458</v>
       </c>
       <c r="H342" s="2">
-        <v>58522</v>
+        <v>188591</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>676</v>
+        <v>692</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="E343" s="2">
-        <v>607766</v>
+        <v>176663</v>
       </c>
       <c r="F343" s="2">
-        <v>607766</v>
+        <v>176663</v>
       </c>
       <c r="G343" s="2">
-        <v>590402</v>
+        <v>171615</v>
       </c>
       <c r="H343" s="2">
-        <v>584613</v>
+        <v>169933</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="C344" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="C344" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D344" s="1" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E344" s="2">
-        <v>8328</v>
+        <v>321011</v>
       </c>
       <c r="F344" s="2">
-        <v>8328</v>
+        <v>321011</v>
       </c>
       <c r="G344" s="2">
-        <v>8090</v>
+        <v>311840</v>
       </c>
       <c r="H344" s="2">
-        <v>8010</v>
+        <v>308782</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>676</v>
+        <v>697</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="E345" s="2">
-        <v>91875</v>
+        <v>45596</v>
       </c>
       <c r="F345" s="2">
-        <v>91875</v>
+        <v>45596</v>
       </c>
       <c r="G345" s="2">
-        <v>89250</v>
+        <v>44294</v>
       </c>
       <c r="H345" s="2">
-        <v>88375</v>
+        <v>43859</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>663</v>
+        <v>697</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="E346" s="2">
-        <v>97368</v>
+        <v>48221</v>
       </c>
       <c r="F346" s="2">
-        <v>97368</v>
+        <v>48221</v>
       </c>
       <c r="G346" s="2">
-        <v>94586</v>
+        <v>46844</v>
       </c>
       <c r="H346" s="2">
-        <v>93658</v>
+        <v>46384</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>663</v>
+        <v>697</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="E347" s="2">
-        <v>194732</v>
+        <v>276623</v>
       </c>
       <c r="F347" s="2">
-        <v>194732</v>
+        <v>276623</v>
       </c>
       <c r="G347" s="2">
-        <v>189168</v>
+        <v>268719</v>
       </c>
       <c r="H347" s="2">
-        <v>187314</v>
+        <v>266085</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E348" s="2">
-        <v>176663</v>
+        <v>141225</v>
       </c>
       <c r="F348" s="2">
-        <v>176663</v>
+        <v>141225</v>
       </c>
       <c r="G348" s="2">
-        <v>171615</v>
+        <v>137190</v>
       </c>
       <c r="H348" s="2">
-        <v>169933</v>
+        <v>135845</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="E349" s="2">
-        <v>321011</v>
+        <v>158550</v>
       </c>
       <c r="F349" s="2">
-        <v>321011</v>
+        <v>158550</v>
       </c>
       <c r="G349" s="2">
-        <v>311840</v>
+        <v>154020</v>
       </c>
       <c r="H349" s="2">
-        <v>308782</v>
+        <v>152510</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="E350" s="2">
-        <v>45596</v>
+        <v>288553</v>
       </c>
       <c r="F350" s="2">
-        <v>45596</v>
+        <v>288553</v>
       </c>
       <c r="G350" s="2">
-        <v>44294</v>
+        <v>280308</v>
       </c>
       <c r="H350" s="2">
-        <v>43859</v>
+        <v>277560</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E351" s="2">
-        <v>48221</v>
+        <v>264075</v>
       </c>
       <c r="F351" s="2">
-        <v>48221</v>
+        <v>264075</v>
       </c>
       <c r="G351" s="2">
-        <v>46844</v>
+        <v>256530</v>
       </c>
       <c r="H351" s="2">
-        <v>46384</v>
+        <v>254015</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="E352" s="2">
-        <v>276623</v>
+        <v>476801</v>
       </c>
       <c r="F352" s="2">
-        <v>276623</v>
+        <v>476801</v>
       </c>
       <c r="G352" s="2">
-        <v>268719</v>
+        <v>463178</v>
       </c>
       <c r="H352" s="2">
-        <v>266085</v>
+        <v>458637</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E353" s="2">
-        <v>147000</v>
+        <v>42630</v>
       </c>
       <c r="F353" s="2">
-        <v>147000</v>
+        <v>42630</v>
       </c>
       <c r="G353" s="2">
-        <v>142800</v>
+        <v>41412</v>
       </c>
       <c r="H353" s="2">
-        <v>141400</v>
+        <v>41006</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E354" s="2">
-        <v>158550</v>
+        <v>69930</v>
       </c>
       <c r="F354" s="2">
-        <v>158550</v>
+        <v>69930</v>
       </c>
       <c r="G354" s="2">
-        <v>154020</v>
+        <v>67932</v>
       </c>
       <c r="H354" s="2">
-        <v>152510</v>
+        <v>67266</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
-      <c r="B355" s="1" t="s">
-        <v>717</v>
+      <c r="B355" s="1">
+        <v>1.72</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="E355" s="2">
-        <v>282051</v>
+        <v>168000</v>
       </c>
       <c r="F355" s="2">
-        <v>282051</v>
+        <v>168000</v>
       </c>
       <c r="G355" s="2">
-        <v>273992</v>
+        <v>163200</v>
       </c>
       <c r="H355" s="2">
-        <v>271306</v>
+        <v>161600</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
-      <c r="B356" s="1" t="s">
-        <v>719</v>
+      <c r="B356" s="1">
+        <v>26.95</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>720</v>
       </c>
       <c r="E356" s="2">
-        <v>264075</v>
+        <v>445725</v>
       </c>
       <c r="F356" s="2">
-        <v>264075</v>
+        <v>445725</v>
       </c>
       <c r="G356" s="2">
-        <v>256530</v>
+        <v>432990</v>
       </c>
       <c r="H356" s="2">
-        <v>254015</v>
+        <v>428745</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
-      <c r="B357" s="1" t="s">
+      <c r="B357" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="D357" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="C357" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E357" s="2">
-        <v>332740</v>
+        <v>315000</v>
       </c>
       <c r="F357" s="2">
-        <v>332740</v>
+        <v>315000</v>
       </c>
       <c r="G357" s="2">
-        <v>323233</v>
+        <v>306000</v>
       </c>
       <c r="H357" s="2">
-        <v>320064</v>
+        <v>303000</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="C358" s="1" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>713</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E358" s="2">
-        <v>42000</v>
+        <v>65329</v>
       </c>
       <c r="F358" s="2">
-        <v>42000</v>
+        <v>65329</v>
       </c>
       <c r="G358" s="2">
-        <v>40800</v>
+        <v>63462</v>
       </c>
       <c r="H358" s="2">
-        <v>40400</v>
+        <v>62840</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>725</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>713</v>
+        <v>723</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>726</v>
       </c>
       <c r="E359" s="2">
-        <v>69825</v>
+        <v>132931</v>
       </c>
       <c r="F359" s="2">
-        <v>69825</v>
+        <v>132931</v>
       </c>
       <c r="G359" s="2">
-        <v>67830</v>
+        <v>129133</v>
       </c>
       <c r="H359" s="2">
-        <v>67165</v>
+        <v>127867</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
-      <c r="B360" s="1">
-        <v>1.72</v>
+      <c r="B360" s="1" t="s">
+        <v>727</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>727</v>
+        <v>552</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>728</v>
       </c>
       <c r="E360" s="2">
-        <v>168000</v>
+        <v>47171</v>
       </c>
       <c r="F360" s="2">
-        <v>168000</v>
+        <v>47171</v>
       </c>
       <c r="G360" s="2">
-        <v>163200</v>
+        <v>45824</v>
       </c>
       <c r="H360" s="2">
-        <v>161600</v>
+        <v>45374</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
-      <c r="B361" s="1">
-        <v>26.95</v>
+      <c r="B361" s="1" t="s">
+        <v>729</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>727</v>
+        <v>552</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="E361" s="2">
-        <v>445725</v>
+        <v>17735</v>
       </c>
       <c r="F361" s="2">
-        <v>445725</v>
+        <v>17735</v>
       </c>
       <c r="G361" s="2">
-        <v>432990</v>
+        <v>17228</v>
       </c>
       <c r="H361" s="2">
-        <v>428745</v>
+        <v>17059</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
-      <c r="B362" s="1">
-        <v>3.5</v>
+      <c r="B362" s="1" t="s">
+        <v>731</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>727</v>
+        <v>552</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="E362" s="2">
-        <v>315000</v>
+        <v>15803</v>
       </c>
       <c r="F362" s="2">
-        <v>315000</v>
+        <v>15803</v>
       </c>
       <c r="G362" s="2">
-        <v>306000</v>
+        <v>15351</v>
       </c>
       <c r="H362" s="2">
-        <v>303000</v>
+        <v>15201</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>732</v>
+        <v>552</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E363" s="2">
-        <v>65207</v>
+        <v>21011</v>
       </c>
       <c r="F363" s="2">
-        <v>65207</v>
+        <v>21011</v>
       </c>
       <c r="G363" s="2">
-        <v>63344</v>
+        <v>20410</v>
       </c>
       <c r="H363" s="2">
-        <v>62723</v>
+        <v>20210</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>732</v>
+        <v>552</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E364" s="2">
-        <v>132643</v>
+        <v>15669</v>
       </c>
       <c r="F364" s="2">
-        <v>132643</v>
+        <v>15669</v>
       </c>
       <c r="G364" s="2">
-        <v>128854</v>
+        <v>15221</v>
       </c>
       <c r="H364" s="2">
-        <v>127590</v>
+        <v>15072</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E365" s="2">
-        <v>47486</v>
+        <v>15761</v>
       </c>
       <c r="F365" s="2">
-        <v>47486</v>
+        <v>15761</v>
       </c>
       <c r="G365" s="2">
-        <v>46130</v>
+        <v>15310</v>
       </c>
       <c r="H365" s="2">
-        <v>45677</v>
+        <v>15160</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>559</v>
+        <v>213</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="E366" s="2">
-        <v>17756</v>
+        <v>26308</v>
       </c>
       <c r="F366" s="2">
-        <v>17756</v>
+        <v>26308</v>
       </c>
       <c r="G366" s="2">
-        <v>17248</v>
+        <v>25556</v>
       </c>
       <c r="H366" s="2">
-        <v>17079</v>
+        <v>25306</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>559</v>
+        <v>213</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="E367" s="2">
-        <v>15908</v>
+        <v>50348</v>
       </c>
       <c r="F367" s="2">
-        <v>15908</v>
+        <v>50348</v>
       </c>
       <c r="G367" s="2">
-        <v>15453</v>
+        <v>48909</v>
       </c>
       <c r="H367" s="2">
-        <v>15302</v>
+        <v>48430</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>559</v>
+        <v>213</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="E368" s="2">
-        <v>21011</v>
+        <v>51812</v>
       </c>
       <c r="F368" s="2">
-        <v>21011</v>
+        <v>51812</v>
       </c>
       <c r="G368" s="2">
-        <v>20410</v>
+        <v>50332</v>
       </c>
       <c r="H368" s="2">
-        <v>20210</v>
+        <v>49838</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>559</v>
+        <v>213</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="E369" s="2">
-        <v>15669</v>
+        <v>13634</v>
       </c>
       <c r="F369" s="2">
-        <v>15669</v>
+        <v>13634</v>
       </c>
       <c r="G369" s="2">
-        <v>15221</v>
+        <v>13245</v>
       </c>
       <c r="H369" s="2">
-        <v>15072</v>
+        <v>13115</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>559</v>
+        <v>213</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="E370" s="2">
-        <v>15866</v>
+        <v>38456</v>
       </c>
       <c r="F370" s="2">
-        <v>15866</v>
+        <v>38456</v>
       </c>
       <c r="G370" s="2">
-        <v>15412</v>
+        <v>37358</v>
       </c>
       <c r="H370" s="2">
-        <v>15261</v>
+        <v>36991</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="E371" s="2">
-        <v>26308</v>
+        <v>43076</v>
       </c>
       <c r="F371" s="2">
-        <v>26308</v>
+        <v>43076</v>
       </c>
       <c r="G371" s="2">
-        <v>25556</v>
+        <v>41846</v>
       </c>
       <c r="H371" s="2">
-        <v>25306</v>
+        <v>41435</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="E372" s="2">
-        <v>50978</v>
+        <v>43339</v>
       </c>
       <c r="F372" s="2">
-        <v>50978</v>
+        <v>43339</v>
       </c>
       <c r="G372" s="2">
-        <v>49521</v>
+        <v>42101</v>
       </c>
       <c r="H372" s="2">
-        <v>49036</v>
+        <v>41688</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="E373" s="2">
-        <v>51812</v>
+        <v>47224</v>
       </c>
       <c r="F373" s="2">
-        <v>51812</v>
+        <v>47224</v>
       </c>
       <c r="G373" s="2">
-        <v>50332</v>
+        <v>45875</v>
       </c>
       <c r="H373" s="2">
-        <v>49838</v>
+        <v>45425</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="E374" s="2">
-        <v>13766</v>
+        <v>61031</v>
       </c>
       <c r="F374" s="2">
-        <v>13766</v>
+        <v>61031</v>
       </c>
       <c r="G374" s="2">
-        <v>13372</v>
+        <v>59288</v>
       </c>
       <c r="H374" s="2">
-        <v>13241</v>
+        <v>58706</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="E375" s="2">
-        <v>37826</v>
+        <v>56464</v>
       </c>
       <c r="F375" s="2">
-        <v>37826</v>
+        <v>56464</v>
       </c>
       <c r="G375" s="2">
-        <v>36746</v>
+        <v>54851</v>
       </c>
       <c r="H375" s="2">
-        <v>36385</v>
+        <v>54313</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="E376" s="2">
-        <v>43076</v>
+        <v>88489</v>
       </c>
       <c r="F376" s="2">
-        <v>43076</v>
+        <v>88489</v>
       </c>
       <c r="G376" s="2">
-        <v>41846</v>
+        <v>85961</v>
       </c>
       <c r="H376" s="2">
-        <v>41435</v>
+        <v>85118</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="E377" s="2">
-        <v>43339</v>
+        <v>94106</v>
       </c>
       <c r="F377" s="2">
-        <v>43339</v>
+        <v>94106</v>
       </c>
       <c r="G377" s="2">
-        <v>42101</v>
+        <v>91418</v>
       </c>
       <c r="H377" s="2">
-        <v>41688</v>
+        <v>90521</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="E378" s="2">
-        <v>47276</v>
+        <v>110723</v>
       </c>
       <c r="F378" s="2">
-        <v>47276</v>
+        <v>110723</v>
       </c>
       <c r="G378" s="2">
-        <v>45926</v>
+        <v>107559</v>
       </c>
       <c r="H378" s="2">
-        <v>45475</v>
+        <v>106505</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>212</v>
+        <v>21</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="E379" s="2">
-        <v>61031</v>
+        <v>132326</v>
       </c>
       <c r="F379" s="2">
-        <v>61031</v>
+        <v>132326</v>
       </c>
       <c r="G379" s="2">
-        <v>59288</v>
+        <v>128546</v>
       </c>
       <c r="H379" s="2">
-        <v>58706</v>
+        <v>127285</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>212</v>
+        <v>21</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E380" s="2">
-        <v>56600</v>
+        <v>95508</v>
       </c>
       <c r="F380" s="2">
-        <v>56600</v>
+        <v>95508</v>
       </c>
       <c r="G380" s="2">
-        <v>54983</v>
+        <v>92779</v>
       </c>
       <c r="H380" s="2">
-        <v>54444</v>
+        <v>91870</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>212</v>
+        <v>21</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E381" s="2">
-        <v>88489</v>
+        <v>101918</v>
       </c>
       <c r="F381" s="2">
-        <v>88489</v>
+        <v>101918</v>
       </c>
       <c r="G381" s="2">
-        <v>85961</v>
+        <v>99006</v>
       </c>
       <c r="H381" s="2">
-        <v>85118</v>
+        <v>98036</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>212</v>
+        <v>21</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="E382" s="2">
-        <v>94106</v>
+        <v>103133</v>
       </c>
       <c r="F382" s="2">
-        <v>94106</v>
+        <v>103133</v>
       </c>
       <c r="G382" s="2">
-        <v>91418</v>
+        <v>100186</v>
       </c>
       <c r="H382" s="2">
-        <v>90521</v>
+        <v>99204</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>212</v>
+        <v>21</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E383" s="2">
-        <v>111536</v>
+        <v>77443</v>
       </c>
       <c r="F383" s="2">
-        <v>111536</v>
+        <v>77443</v>
       </c>
       <c r="G383" s="2">
-        <v>108350</v>
+        <v>75230</v>
       </c>
       <c r="H383" s="2">
-        <v>107287</v>
+        <v>74493</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E384" s="2">
-        <v>132242</v>
+        <v>79459</v>
       </c>
       <c r="F384" s="2">
-        <v>132242</v>
+        <v>79459</v>
       </c>
       <c r="G384" s="2">
-        <v>128464</v>
+        <v>77189</v>
       </c>
       <c r="H384" s="2">
-        <v>127204</v>
+        <v>76432</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E385" s="2">
-        <v>95734</v>
+        <v>102758</v>
       </c>
       <c r="F385" s="2">
-        <v>95734</v>
+        <v>102758</v>
       </c>
       <c r="G385" s="2">
-        <v>92999</v>
+        <v>99822</v>
       </c>
       <c r="H385" s="2">
-        <v>92087</v>
+        <v>98844</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E386" s="2">
-        <v>85706</v>
+        <v>75465</v>
       </c>
       <c r="F386" s="2">
-        <v>85706</v>
+        <v>75465</v>
       </c>
       <c r="G386" s="2">
-        <v>83258</v>
+        <v>73308</v>
       </c>
       <c r="H386" s="2">
-        <v>82441</v>
+        <v>72590</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="E387" s="2">
-        <v>103133</v>
+        <v>65389</v>
       </c>
       <c r="F387" s="2">
-        <v>103133</v>
+        <v>65389</v>
       </c>
       <c r="G387" s="2">
-        <v>100186</v>
+        <v>63521</v>
       </c>
       <c r="H387" s="2">
-        <v>99204</v>
+        <v>62898</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="E388" s="2">
-        <v>77443</v>
+        <v>60821</v>
       </c>
       <c r="F388" s="2">
-        <v>77443</v>
+        <v>60821</v>
       </c>
       <c r="G388" s="2">
-        <v>75230</v>
+        <v>59084</v>
       </c>
       <c r="H388" s="2">
-        <v>74493</v>
+        <v>58504</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="E389" s="2">
-        <v>78934</v>
+        <v>46974</v>
       </c>
       <c r="F389" s="2">
-        <v>78934</v>
+        <v>46974</v>
       </c>
       <c r="G389" s="2">
-        <v>76679</v>
+        <v>45632</v>
       </c>
       <c r="H389" s="2">
-        <v>75927</v>
+        <v>45184</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E390" s="2">
-        <v>102758</v>
+        <v>13582</v>
       </c>
       <c r="F390" s="2">
-        <v>102758</v>
+        <v>13582</v>
       </c>
       <c r="G390" s="2">
-        <v>99822</v>
+        <v>13194</v>
       </c>
       <c r="H390" s="2">
-        <v>98844</v>
+        <v>13064</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="E391" s="2">
-        <v>73316</v>
+        <v>29906</v>
       </c>
       <c r="F391" s="2">
-        <v>73316</v>
+        <v>29906</v>
       </c>
       <c r="G391" s="2">
-        <v>71222</v>
+        <v>29052</v>
       </c>
       <c r="H391" s="2">
-        <v>70523</v>
+        <v>28767</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E392" s="2">
-        <v>65389</v>
+        <v>20423</v>
       </c>
       <c r="F392" s="2">
-        <v>65389</v>
+        <v>20423</v>
       </c>
       <c r="G392" s="2">
-        <v>63521</v>
+        <v>19839</v>
       </c>
       <c r="H392" s="2">
-        <v>62898</v>
+        <v>19645</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="E393" s="2">
-        <v>51634</v>
+        <v>59530</v>
       </c>
       <c r="F393" s="2">
-        <v>51634</v>
+        <v>59530</v>
       </c>
       <c r="G393" s="2">
-        <v>50159</v>
+        <v>57829</v>
       </c>
       <c r="H393" s="2">
-        <v>49667</v>
+        <v>57262</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="E394" s="2">
-        <v>47192</v>
+        <v>68733</v>
       </c>
       <c r="F394" s="2">
-        <v>47192</v>
+        <v>68733</v>
       </c>
       <c r="G394" s="2">
-        <v>45844</v>
+        <v>66769</v>
       </c>
       <c r="H394" s="2">
-        <v>45394</v>
+        <v>66115</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E395" s="2">
-        <v>13582</v>
+        <v>113617</v>
       </c>
       <c r="F395" s="2">
-        <v>13582</v>
+        <v>113617</v>
       </c>
       <c r="G395" s="2">
-        <v>13194</v>
+        <v>110371</v>
       </c>
       <c r="H395" s="2">
-        <v>13064</v>
+        <v>109289</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="E396" s="2">
-        <v>29906</v>
+        <v>18491</v>
       </c>
       <c r="F396" s="2">
-        <v>29906</v>
+        <v>18491</v>
       </c>
       <c r="G396" s="2">
-        <v>29052</v>
+        <v>17962</v>
       </c>
       <c r="H396" s="2">
-        <v>28767</v>
+        <v>17786</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E397" s="2">
-        <v>20423</v>
+        <v>23237</v>
       </c>
       <c r="F397" s="2">
-        <v>20423</v>
+        <v>23237</v>
       </c>
       <c r="G397" s="2">
-        <v>19839</v>
+        <v>22573</v>
       </c>
       <c r="H397" s="2">
-        <v>19645</v>
+        <v>22351</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E398" s="2">
-        <v>59530</v>
+        <v>33915</v>
       </c>
       <c r="F398" s="2">
-        <v>59530</v>
+        <v>33915</v>
       </c>
       <c r="G398" s="2">
-        <v>57829</v>
+        <v>32946</v>
       </c>
       <c r="H398" s="2">
-        <v>57262</v>
+        <v>32623</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="E399" s="2">
-        <v>68733</v>
+        <v>46279</v>
       </c>
       <c r="F399" s="2">
-        <v>68733</v>
+        <v>46279</v>
       </c>
       <c r="G399" s="2">
-        <v>66769</v>
+        <v>44957</v>
       </c>
       <c r="H399" s="2">
-        <v>66115</v>
+        <v>44516</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="E400" s="2">
-        <v>113617</v>
+        <v>59351</v>
       </c>
       <c r="F400" s="2">
-        <v>113617</v>
+        <v>59351</v>
       </c>
       <c r="G400" s="2">
-        <v>110371</v>
+        <v>57656</v>
       </c>
       <c r="H400" s="2">
-        <v>109289</v>
+        <v>57090</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>22</v>
+        <v>723</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="E401" s="2">
-        <v>18491</v>
+        <v>266066</v>
       </c>
       <c r="F401" s="2">
-        <v>18491</v>
+        <v>266066</v>
       </c>
       <c r="G401" s="2">
-        <v>17962</v>
+        <v>258464</v>
       </c>
       <c r="H401" s="2">
-        <v>17786</v>
+        <v>255930</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>22</v>
+        <v>723</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E402" s="2">
-        <v>23252</v>
+        <v>398693</v>
       </c>
       <c r="F402" s="2">
-        <v>23252</v>
+        <v>398693</v>
       </c>
       <c r="G402" s="2">
-        <v>22588</v>
+        <v>387302</v>
       </c>
       <c r="H402" s="2">
-        <v>22366</v>
+        <v>383505</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>22</v>
+        <v>814</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="E403" s="2">
-        <v>33915</v>
+        <v>80850</v>
       </c>
       <c r="F403" s="2">
-        <v>33915</v>
+        <v>80850</v>
       </c>
       <c r="G403" s="2">
-        <v>32946</v>
+        <v>78540</v>
       </c>
       <c r="H403" s="2">
-        <v>32623</v>
+        <v>77770</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="C404" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="C404" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D404" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E404" s="2">
-        <v>46279</v>
+        <v>160666</v>
       </c>
       <c r="F404" s="2">
-        <v>46279</v>
+        <v>160666</v>
       </c>
       <c r="G404" s="2">
-        <v>44957</v>
+        <v>156075</v>
       </c>
       <c r="H404" s="2">
-        <v>44516</v>
+        <v>154545</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>22</v>
+        <v>819</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="E405" s="2">
-        <v>59351</v>
+        <v>165037</v>
       </c>
       <c r="F405" s="2">
-        <v>59351</v>
+        <v>165037</v>
       </c>
       <c r="G405" s="2">
-        <v>57656</v>
+        <v>160322</v>
       </c>
       <c r="H405" s="2">
-        <v>57090</v>
+        <v>158750</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>732</v>
+        <v>819</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="E406" s="2">
-        <v>265530</v>
+        <v>320880</v>
       </c>
       <c r="F406" s="2">
-        <v>265530</v>
+        <v>320880</v>
       </c>
       <c r="G406" s="2">
-        <v>257944</v>
+        <v>311712</v>
       </c>
       <c r="H406" s="2">
-        <v>255415</v>
+        <v>308656</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>732</v>
+        <v>824</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="E407" s="2">
-        <v>397875</v>
+        <v>9937</v>
       </c>
       <c r="F407" s="2">
-        <v>397875</v>
+        <v>9937</v>
       </c>
       <c r="G407" s="2">
-        <v>386508</v>
+        <v>9653</v>
       </c>
       <c r="H407" s="2">
-        <v>382718</v>
+        <v>9559</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="E408" s="2">
-        <v>80850</v>
+        <v>99347</v>
       </c>
       <c r="F408" s="2">
-        <v>80850</v>
+        <v>99347</v>
       </c>
       <c r="G408" s="2">
-        <v>78540</v>
+        <v>96508</v>
       </c>
       <c r="H408" s="2">
-        <v>77770</v>
+        <v>95562</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="E409" s="2">
-        <v>156954</v>
+        <v>19874</v>
       </c>
       <c r="F409" s="2">
-        <v>156954</v>
+        <v>19874</v>
       </c>
       <c r="G409" s="2">
-        <v>152470</v>
+        <v>19307</v>
       </c>
       <c r="H409" s="2">
-        <v>150975</v>
+        <v>19117</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="E410" s="2">
-        <v>301324</v>
+        <v>198666</v>
       </c>
       <c r="F410" s="2">
-        <v>301324</v>
+        <v>198666</v>
       </c>
       <c r="G410" s="2">
-        <v>292715</v>
+        <v>192990</v>
       </c>
       <c r="H410" s="2">
-        <v>289845</v>
+        <v>191098</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="E411" s="2">
-        <v>9937</v>
+        <v>49686</v>
       </c>
       <c r="F411" s="2">
-        <v>9937</v>
+        <v>49686</v>
       </c>
       <c r="G411" s="2">
-        <v>9653</v>
+        <v>48266</v>
       </c>
       <c r="H411" s="2">
-        <v>9559</v>
+        <v>47793</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>831</v>
+        <v>33</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="E412" s="2">
-        <v>99347</v>
+        <v>51975</v>
       </c>
       <c r="F412" s="2">
-        <v>99347</v>
+        <v>51975</v>
       </c>
       <c r="G412" s="2">
-        <v>96508</v>
+        <v>50490</v>
       </c>
       <c r="H412" s="2">
-        <v>95562</v>
+        <v>49995</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>831</v>
+        <v>33</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E413" s="2">
-        <v>19874</v>
+        <v>41255</v>
       </c>
       <c r="F413" s="2">
-        <v>19874</v>
+        <v>41255</v>
       </c>
       <c r="G413" s="2">
-        <v>19307</v>
+        <v>40076</v>
       </c>
       <c r="H413" s="2">
-        <v>19117</v>
+        <v>39683</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>831</v>
+        <v>33</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E414" s="2">
-        <v>198666</v>
+        <v>19436</v>
       </c>
       <c r="F414" s="2">
-        <v>198666</v>
+        <v>19436</v>
       </c>
       <c r="G414" s="2">
-        <v>192990</v>
+        <v>18880</v>
       </c>
       <c r="H414" s="2">
-        <v>191098</v>
+        <v>18695</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>831</v>
+        <v>33</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="E415" s="2">
-        <v>49686</v>
+        <v>25106</v>
       </c>
       <c r="F415" s="2">
-        <v>49686</v>
+        <v>25106</v>
       </c>
       <c r="G415" s="2">
-        <v>48266</v>
+        <v>24388</v>
       </c>
       <c r="H415" s="2">
-        <v>47793</v>
+        <v>24149</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="E416" s="2">
-        <v>43444</v>
+        <v>16820</v>
       </c>
       <c r="F416" s="2">
-        <v>43444</v>
+        <v>16820</v>
       </c>
       <c r="G416" s="2">
-        <v>42203</v>
+        <v>16339</v>
       </c>
       <c r="H416" s="2">
-        <v>41789</v>
+        <v>16179</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="E417" s="2">
-        <v>51975</v>
+        <v>1659</v>
       </c>
       <c r="F417" s="2">
-        <v>51975</v>
+        <v>1659</v>
       </c>
       <c r="G417" s="2">
-        <v>50490</v>
+        <v>1612</v>
       </c>
       <c r="H417" s="2">
-        <v>49995</v>
+        <v>1596</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E418" s="2">
-        <v>41255</v>
+        <v>6946</v>
       </c>
       <c r="F418" s="2">
-        <v>41255</v>
+        <v>6946</v>
       </c>
       <c r="G418" s="2">
-        <v>40076</v>
+        <v>6747</v>
       </c>
       <c r="H418" s="2">
-        <v>39683</v>
+        <v>6681</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>34</v>
+        <v>350</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="E419" s="2">
-        <v>19436</v>
+        <v>16271</v>
       </c>
       <c r="F419" s="2">
-        <v>19436</v>
+        <v>16271</v>
       </c>
       <c r="G419" s="2">
-        <v>18880</v>
+        <v>15806</v>
       </c>
       <c r="H419" s="2">
-        <v>18695</v>
+        <v>15651</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>34</v>
+        <v>350</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E420" s="2">
-        <v>25106</v>
+        <v>32634</v>
       </c>
       <c r="F420" s="2">
-        <v>25106</v>
+        <v>32634</v>
       </c>
       <c r="G420" s="2">
-        <v>24388</v>
+        <v>31702</v>
       </c>
       <c r="H420" s="2">
-        <v>24149</v>
+        <v>31391</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>34</v>
+        <v>350</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="E421" s="2">
-        <v>16820</v>
+        <v>81538</v>
       </c>
       <c r="F421" s="2">
-        <v>16820</v>
+        <v>81538</v>
       </c>
       <c r="G421" s="2">
-        <v>16339</v>
+        <v>79208</v>
       </c>
       <c r="H421" s="2">
-        <v>16179</v>
+        <v>78432</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>34</v>
+        <v>350</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="E422" s="2">
-        <v>30004</v>
+        <v>164768</v>
       </c>
       <c r="F422" s="2">
-        <v>30004</v>
+        <v>164768</v>
       </c>
       <c r="G422" s="2">
-        <v>29147</v>
+        <v>160060</v>
       </c>
       <c r="H422" s="2">
-        <v>28861</v>
+        <v>158491</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>34</v>
+        <v>350</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="E423" s="2">
-        <v>47854</v>
+        <v>403495</v>
       </c>
       <c r="F423" s="2">
-        <v>47854</v>
+        <v>403495</v>
       </c>
       <c r="G423" s="2">
-        <v>46487</v>
+        <v>391967</v>
       </c>
       <c r="H423" s="2">
-        <v>46031</v>
+        <v>388124</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>34</v>
+        <v>213</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="E424" s="2">
-        <v>1664</v>
+        <v>75303</v>
       </c>
       <c r="F424" s="2">
-        <v>1664</v>
+        <v>75303</v>
       </c>
       <c r="G424" s="2">
-        <v>1617</v>
+        <v>73151</v>
       </c>
       <c r="H424" s="2">
-        <v>1601</v>
+        <v>72434</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>34</v>
+        <v>213</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="E425" s="2">
-        <v>63499</v>
+        <v>96364</v>
       </c>
       <c r="F425" s="2">
-        <v>63499</v>
+        <v>96364</v>
       </c>
       <c r="G425" s="2">
-        <v>61685</v>
+        <v>93611</v>
       </c>
       <c r="H425" s="2">
-        <v>61080</v>
+        <v>92693</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>34</v>
+        <v>213</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="E426" s="2">
-        <v>6951</v>
+        <v>38168</v>
       </c>
       <c r="F426" s="2">
-        <v>6951</v>
+        <v>38168</v>
       </c>
       <c r="G426" s="2">
-        <v>6752</v>
+        <v>37077</v>
       </c>
       <c r="H426" s="2">
-        <v>6686</v>
+        <v>36714</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>351</v>
+        <v>213</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="E427" s="2">
-        <v>15680</v>
+        <v>35765</v>
       </c>
       <c r="F427" s="2">
-        <v>15680</v>
+        <v>35765</v>
       </c>
       <c r="G427" s="2">
-        <v>15232</v>
+        <v>34743</v>
       </c>
       <c r="H427" s="2">
-        <v>15082</v>
+        <v>34403</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>351</v>
+        <v>213</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="E428" s="2">
-        <v>31388</v>
+        <v>51529</v>
       </c>
       <c r="F428" s="2">
-        <v>31388</v>
+        <v>51529</v>
       </c>
       <c r="G428" s="2">
-        <v>30491</v>
+        <v>50057</v>
       </c>
       <c r="H428" s="2">
-        <v>30192</v>
+        <v>49566</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>351</v>
+        <v>213</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="E429" s="2">
-        <v>81538</v>
+        <v>75534</v>
       </c>
       <c r="F429" s="2">
-        <v>81538</v>
+        <v>75534</v>
       </c>
       <c r="G429" s="2">
-        <v>79208</v>
+        <v>73376</v>
       </c>
       <c r="H429" s="2">
-        <v>78432</v>
+        <v>72656</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>351</v>
+        <v>213</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E430" s="2">
-        <v>158471</v>
+        <v>98123</v>
       </c>
       <c r="F430" s="2">
-        <v>158471</v>
+        <v>98123</v>
       </c>
       <c r="G430" s="2">
-        <v>153944</v>
+        <v>95319</v>
       </c>
       <c r="H430" s="2">
-        <v>152434</v>
+        <v>94385</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>212</v>
+        <v>249</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="E431" s="2">
-        <v>56589</v>
+        <v>25433</v>
       </c>
       <c r="F431" s="2">
-        <v>56589</v>
+        <v>25433</v>
       </c>
       <c r="G431" s="2">
-        <v>54972</v>
+        <v>24706</v>
       </c>
       <c r="H431" s="2">
-        <v>54433</v>
+        <v>24464</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>212</v>
+        <v>249</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="E432" s="2">
-        <v>75402</v>
+        <v>50868</v>
       </c>
       <c r="F432" s="2">
-        <v>75402</v>
+        <v>50868</v>
       </c>
       <c r="G432" s="2">
-        <v>73247</v>
+        <v>49415</v>
       </c>
       <c r="H432" s="2">
-        <v>72529</v>
+        <v>48930</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>212</v>
+        <v>249</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="E433" s="2">
-        <v>96364</v>
+        <v>66701</v>
       </c>
       <c r="F433" s="2">
-        <v>96364</v>
+        <v>66701</v>
       </c>
       <c r="G433" s="2">
-        <v>93611</v>
+        <v>64796</v>
       </c>
       <c r="H433" s="2">
-        <v>92693</v>
+        <v>64160</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>212</v>
+        <v>879</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="E434" s="2">
-        <v>38483</v>
+        <v>48779</v>
       </c>
       <c r="F434" s="2">
-        <v>38483</v>
+        <v>48779</v>
       </c>
       <c r="G434" s="2">
-        <v>37383</v>
+        <v>47385</v>
       </c>
       <c r="H434" s="2">
-        <v>37017</v>
+        <v>46921</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="C435" s="1" t="s">
         <v>879</v>
       </c>
-      <c r="C435" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D435" s="1" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="E435" s="2">
-        <v>35765</v>
+        <v>38746</v>
       </c>
       <c r="F435" s="2">
-        <v>35765</v>
+        <v>38746</v>
       </c>
       <c r="G435" s="2">
-        <v>34743</v>
+        <v>37639</v>
       </c>
       <c r="H435" s="2">
-        <v>34403</v>
+        <v>37270</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>212</v>
+        <v>879</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E436" s="2">
-        <v>51529</v>
+        <v>99986</v>
       </c>
       <c r="F436" s="2">
-        <v>51529</v>
+        <v>99986</v>
       </c>
       <c r="G436" s="2">
-        <v>50057</v>
+        <v>97130</v>
       </c>
       <c r="H436" s="2">
-        <v>49566</v>
+        <v>96177</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>212</v>
+        <v>879</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E437" s="2">
-        <v>75534</v>
+        <v>139728</v>
       </c>
       <c r="F437" s="2">
-        <v>75534</v>
+        <v>139728</v>
       </c>
       <c r="G437" s="2">
-        <v>73376</v>
+        <v>135735</v>
       </c>
       <c r="H437" s="2">
-        <v>72656</v>
+        <v>134405</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>212</v>
+        <v>879</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="E438" s="2">
-        <v>98123</v>
+        <v>34031</v>
       </c>
       <c r="F438" s="2">
-        <v>98123</v>
+        <v>34031</v>
       </c>
       <c r="G438" s="2">
-        <v>95319</v>
+        <v>33058</v>
       </c>
       <c r="H438" s="2">
-        <v>94385</v>
+        <v>32734</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>246</v>
+        <v>879</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E439" s="2">
-        <v>25433</v>
+        <v>40714</v>
       </c>
       <c r="F439" s="2">
-        <v>25433</v>
+        <v>40714</v>
       </c>
       <c r="G439" s="2">
-        <v>24706</v>
+        <v>39551</v>
       </c>
       <c r="H439" s="2">
-        <v>24464</v>
+        <v>39163</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>246</v>
+        <v>879</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="E440" s="2">
-        <v>32400</v>
+        <v>50584</v>
       </c>
       <c r="F440" s="2">
-        <v>32400</v>
+        <v>50584</v>
       </c>
       <c r="G440" s="2">
-        <v>31474</v>
+        <v>49139</v>
       </c>
       <c r="H440" s="2">
-        <v>31166</v>
+        <v>48657</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>246</v>
+        <v>879</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="E441" s="2">
-        <v>50868</v>
+        <v>61451</v>
       </c>
       <c r="F441" s="2">
-        <v>50868</v>
+        <v>61451</v>
       </c>
       <c r="G441" s="2">
-        <v>49415</v>
+        <v>59696</v>
       </c>
       <c r="H441" s="2">
-        <v>48930</v>
+        <v>59110</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>246</v>
+        <v>879</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E442" s="2">
-        <v>66701</v>
+        <v>66990</v>
       </c>
       <c r="F442" s="2">
-        <v>66701</v>
+        <v>66990</v>
       </c>
       <c r="G442" s="2">
-        <v>64796</v>
+        <v>65076</v>
       </c>
       <c r="H442" s="2">
-        <v>64160</v>
+        <v>64438</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="E443" s="2">
-        <v>48200</v>
+        <v>87491</v>
       </c>
       <c r="F443" s="2">
-        <v>48200</v>
+        <v>87491</v>
       </c>
       <c r="G443" s="2">
-        <v>46823</v>
+        <v>84992</v>
       </c>
       <c r="H443" s="2">
-        <v>46364</v>
+        <v>84158</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="E444" s="2">
-        <v>48779</v>
+        <v>99881</v>
       </c>
       <c r="F444" s="2">
-        <v>48779</v>
+        <v>99881</v>
       </c>
       <c r="G444" s="2">
-        <v>47385</v>
+        <v>97028</v>
       </c>
       <c r="H444" s="2">
-        <v>46921</v>
+        <v>96076</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="E445" s="2">
-        <v>33522</v>
+        <v>143876</v>
       </c>
       <c r="F445" s="2">
-        <v>33522</v>
+        <v>143876</v>
       </c>
       <c r="G445" s="2">
-        <v>32565</v>
+        <v>139766</v>
       </c>
       <c r="H445" s="2">
-        <v>32245</v>
+        <v>138395</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="E446" s="2">
-        <v>99986</v>
+        <v>149231</v>
       </c>
       <c r="F446" s="2">
-        <v>99986</v>
+        <v>149231</v>
       </c>
       <c r="G446" s="2">
-        <v>97130</v>
+        <v>144968</v>
       </c>
       <c r="H446" s="2">
-        <v>96177</v>
+        <v>143546</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="E447" s="2">
-        <v>139728</v>
+        <v>18243</v>
       </c>
       <c r="F447" s="2">
-        <v>139728</v>
+        <v>18243</v>
       </c>
       <c r="G447" s="2">
-        <v>135735</v>
+        <v>17721</v>
       </c>
       <c r="H447" s="2">
-        <v>134405</v>
+        <v>17548</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="E448" s="2">
-        <v>34031</v>
+        <v>22034</v>
       </c>
       <c r="F448" s="2">
-        <v>34031</v>
+        <v>22034</v>
       </c>
       <c r="G448" s="2">
-        <v>33058</v>
+        <v>21405</v>
       </c>
       <c r="H448" s="2">
-        <v>32734</v>
+        <v>21195</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E449" s="2">
-        <v>40714</v>
+        <v>60086</v>
       </c>
       <c r="F449" s="2">
-        <v>40714</v>
+        <v>60086</v>
       </c>
       <c r="G449" s="2">
-        <v>39551</v>
+        <v>58370</v>
       </c>
       <c r="H449" s="2">
-        <v>39163</v>
+        <v>57797</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="E450" s="2">
-        <v>50584</v>
+        <v>80036</v>
       </c>
       <c r="F450" s="2">
-        <v>50584</v>
+        <v>80036</v>
       </c>
       <c r="G450" s="2">
-        <v>49139</v>
+        <v>77750</v>
       </c>
       <c r="H450" s="2">
-        <v>48657</v>
+        <v>76987</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E451" s="2">
-        <v>61451</v>
+        <v>166102</v>
       </c>
       <c r="F451" s="2">
-        <v>61451</v>
+        <v>166102</v>
       </c>
       <c r="G451" s="2">
-        <v>59696</v>
+        <v>161356</v>
       </c>
       <c r="H451" s="2">
-        <v>59110</v>
+        <v>159774</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="E452" s="2">
-        <v>66990</v>
+        <v>196429</v>
       </c>
       <c r="F452" s="2">
-        <v>66990</v>
+        <v>196429</v>
       </c>
       <c r="G452" s="2">
-        <v>65076</v>
+        <v>190817</v>
       </c>
       <c r="H452" s="2">
-        <v>64438</v>
+        <v>188946</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="E453" s="2">
-        <v>81926</v>
+        <v>30986</v>
       </c>
       <c r="F453" s="2">
-        <v>81926</v>
+        <v>30986</v>
       </c>
       <c r="G453" s="2">
-        <v>79586</v>
+        <v>30100</v>
       </c>
       <c r="H453" s="2">
-        <v>78805</v>
+        <v>29805</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="E454" s="2">
-        <v>99881</v>
+        <v>19698</v>
       </c>
       <c r="F454" s="2">
-        <v>99881</v>
+        <v>19698</v>
       </c>
       <c r="G454" s="2">
-        <v>97028</v>
+        <v>19135</v>
       </c>
       <c r="H454" s="2">
-        <v>96076</v>
+        <v>18948</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E455" s="2">
-        <v>143876</v>
+        <v>23651</v>
       </c>
       <c r="F455" s="2">
-        <v>143876</v>
+        <v>23651</v>
       </c>
       <c r="G455" s="2">
-        <v>139766</v>
+        <v>22976</v>
       </c>
       <c r="H455" s="2">
-        <v>138395</v>
+        <v>22750</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="E456" s="2">
-        <v>149231</v>
+        <v>9584</v>
       </c>
       <c r="F456" s="2">
-        <v>149231</v>
+        <v>9584</v>
       </c>
       <c r="G456" s="2">
-        <v>144968</v>
+        <v>9311</v>
       </c>
       <c r="H456" s="2">
-        <v>143546</v>
+        <v>9219</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="E457" s="2">
-        <v>18243</v>
+        <v>61688</v>
       </c>
       <c r="F457" s="2">
-        <v>18243</v>
+        <v>61688</v>
       </c>
       <c r="G457" s="2">
-        <v>17721</v>
+        <v>59925</v>
       </c>
       <c r="H457" s="2">
-        <v>17548</v>
+        <v>59338</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="E458" s="2">
-        <v>22034</v>
+        <v>92253</v>
       </c>
       <c r="F458" s="2">
-        <v>22034</v>
+        <v>92253</v>
       </c>
       <c r="G458" s="2">
-        <v>21405</v>
+        <v>89617</v>
       </c>
       <c r="H458" s="2">
-        <v>21195</v>
+        <v>88739</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="E459" s="2">
-        <v>60086</v>
+        <v>44020</v>
       </c>
       <c r="F459" s="2">
-        <v>60086</v>
+        <v>44020</v>
       </c>
       <c r="G459" s="2">
-        <v>58370</v>
+        <v>42762</v>
       </c>
       <c r="H459" s="2">
-        <v>57797</v>
+        <v>42343</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="E460" s="2">
-        <v>80036</v>
+        <v>31836</v>
       </c>
       <c r="F460" s="2">
-        <v>80036</v>
+        <v>31836</v>
       </c>
       <c r="G460" s="2">
-        <v>77750</v>
+        <v>30926</v>
       </c>
       <c r="H460" s="2">
-        <v>76987</v>
+        <v>30623</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="E461" s="2">
-        <v>166102</v>
+        <v>6148</v>
       </c>
       <c r="F461" s="2">
-        <v>166102</v>
+        <v>6148</v>
       </c>
       <c r="G461" s="2">
-        <v>161356</v>
+        <v>5972</v>
       </c>
       <c r="H461" s="2">
-        <v>159774</v>
+        <v>5914</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="E462" s="2">
-        <v>196429</v>
+        <v>11396</v>
       </c>
       <c r="F462" s="2">
-        <v>196429</v>
+        <v>11396</v>
       </c>
       <c r="G462" s="2">
-        <v>190817</v>
+        <v>11070</v>
       </c>
       <c r="H462" s="2">
-        <v>188946</v>
+        <v>10962</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E463" s="2">
-        <v>33469</v>
+        <v>15755</v>
       </c>
       <c r="F463" s="2">
-        <v>33469</v>
+        <v>15755</v>
       </c>
       <c r="G463" s="2">
-        <v>32513</v>
+        <v>15305</v>
       </c>
       <c r="H463" s="2">
-        <v>32194</v>
+        <v>15155</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="E464" s="2">
-        <v>10484</v>
+        <v>31495</v>
       </c>
       <c r="F464" s="2">
-        <v>10484</v>
+        <v>31495</v>
       </c>
       <c r="G464" s="2">
-        <v>10185</v>
+        <v>30595</v>
       </c>
       <c r="H464" s="2">
-        <v>10085</v>
+        <v>30295</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="E465" s="2">
-        <v>16449</v>
+        <v>41990</v>
       </c>
       <c r="F465" s="2">
-        <v>16449</v>
+        <v>41990</v>
       </c>
       <c r="G465" s="2">
-        <v>15979</v>
+        <v>40790</v>
       </c>
       <c r="H465" s="2">
-        <v>15823</v>
+        <v>40390</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="E466" s="2">
-        <v>19698</v>
+        <v>7980</v>
       </c>
       <c r="F466" s="2">
-        <v>19698</v>
+        <v>7980</v>
       </c>
       <c r="G466" s="2">
-        <v>19135</v>
+        <v>7752</v>
       </c>
       <c r="H466" s="2">
-        <v>18948</v>
+        <v>7676</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="E467" s="2">
-        <v>24570</v>
+        <v>10710</v>
       </c>
       <c r="F467" s="2">
-        <v>24570</v>
+        <v>10710</v>
       </c>
       <c r="G467" s="2">
-        <v>23868</v>
+        <v>10404</v>
       </c>
       <c r="H467" s="2">
-        <v>23634</v>
+        <v>10302</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E468" s="2">
-        <v>4993</v>
+        <v>5043</v>
       </c>
       <c r="F468" s="2">
-        <v>4993</v>
+        <v>5043</v>
       </c>
       <c r="G468" s="2">
-        <v>4850</v>
+        <v>4899</v>
       </c>
       <c r="H468" s="2">
-        <v>4803</v>
+        <v>4851</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>896</v>
+        <v>155</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="E469" s="2">
-        <v>9584</v>
+        <v>36656</v>
       </c>
       <c r="F469" s="2">
-        <v>9584</v>
+        <v>36656</v>
       </c>
       <c r="G469" s="2">
-        <v>9311</v>
+        <v>35608</v>
       </c>
       <c r="H469" s="2">
-        <v>9219</v>
+        <v>35259</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>896</v>
+        <v>952</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="E470" s="2">
-        <v>61688</v>
+        <v>17787</v>
       </c>
       <c r="F470" s="2">
-        <v>61688</v>
+        <v>17787</v>
       </c>
       <c r="G470" s="2">
-        <v>59925</v>
+        <v>17279</v>
       </c>
       <c r="H470" s="2">
-        <v>59338</v>
+        <v>17109</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="C471" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="C471" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D471" s="1" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="E471" s="2">
-        <v>92253</v>
+        <v>6353</v>
       </c>
       <c r="F471" s="2">
-        <v>92253</v>
+        <v>6353</v>
       </c>
       <c r="G471" s="2">
-        <v>89617</v>
+        <v>6171</v>
       </c>
       <c r="H471" s="2">
-        <v>88739</v>
+        <v>6111</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>896</v>
+        <v>957</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="E472" s="2">
-        <v>44020</v>
+        <v>29400</v>
       </c>
       <c r="F472" s="2">
-        <v>44020</v>
+        <v>29400</v>
       </c>
       <c r="G472" s="2">
-        <v>42762</v>
+        <v>28560</v>
       </c>
       <c r="H472" s="2">
-        <v>42343</v>
+        <v>28280</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>896</v>
+        <v>957</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="E473" s="2">
-        <v>31836</v>
+        <v>234185</v>
       </c>
       <c r="F473" s="2">
-        <v>31836</v>
+        <v>234185</v>
       </c>
       <c r="G473" s="2">
-        <v>30926</v>
+        <v>227494</v>
       </c>
       <c r="H473" s="2">
-        <v>30623</v>
+        <v>225263</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>896</v>
+        <v>962</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="E474" s="2">
-        <v>6148</v>
+        <v>429662</v>
       </c>
       <c r="F474" s="2">
-        <v>6148</v>
+        <v>429662</v>
       </c>
       <c r="G474" s="2">
-        <v>5972</v>
+        <v>417386</v>
       </c>
       <c r="H474" s="2">
-        <v>5914</v>
+        <v>413294</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>896</v>
+        <v>962</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E475" s="2">
-        <v>11396</v>
+        <v>69452</v>
       </c>
       <c r="F475" s="2">
-        <v>11396</v>
+        <v>69452</v>
       </c>
       <c r="G475" s="2">
-        <v>11070</v>
+        <v>67468</v>
       </c>
       <c r="H475" s="2">
-        <v>10962</v>
+        <v>66806</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="C476" s="1" t="s">
         <v>962</v>
       </c>
-      <c r="C476" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D476" s="1" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="E476" s="2">
-        <v>15755</v>
+        <v>69195</v>
       </c>
       <c r="F476" s="2">
-        <v>15755</v>
+        <v>69195</v>
       </c>
       <c r="G476" s="2">
-        <v>15305</v>
+        <v>67218</v>
       </c>
       <c r="H476" s="2">
-        <v>15155</v>
+        <v>66559</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>896</v>
+        <v>962</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="E477" s="2">
-        <v>31495</v>
+        <v>42735</v>
       </c>
       <c r="F477" s="2">
-        <v>31495</v>
+        <v>42735</v>
       </c>
       <c r="G477" s="2">
-        <v>30595</v>
+        <v>41514</v>
       </c>
       <c r="H477" s="2">
-        <v>30295</v>
+        <v>41107</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>896</v>
+        <v>962</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E478" s="2">
-        <v>41990</v>
+        <v>47565</v>
       </c>
       <c r="F478" s="2">
-        <v>41990</v>
+        <v>47565</v>
       </c>
       <c r="G478" s="2">
-        <v>40790</v>
+        <v>46206</v>
       </c>
       <c r="H478" s="2">
-        <v>40390</v>
+        <v>45753</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>896</v>
+        <v>962</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="E479" s="2">
-        <v>7980</v>
+        <v>24150</v>
       </c>
       <c r="F479" s="2">
-        <v>7980</v>
+        <v>24150</v>
       </c>
       <c r="G479" s="2">
-        <v>7752</v>
+        <v>23460</v>
       </c>
       <c r="H479" s="2">
-        <v>7676</v>
+        <v>23230</v>
       </c>
       <c r="I479" s="1" t="s">
-        <v>11</v>
-[...433 lines deleted...]
-      <c r="I494" s="1" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>