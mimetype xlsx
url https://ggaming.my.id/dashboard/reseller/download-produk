--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="974">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="948">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -161,80 +161,68 @@
   <si>
     <t>AON-3-5</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 3.5 GB</t>
   </si>
   <si>
     <t>AON-40</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 40 GB</t>
   </si>
   <si>
     <t>AON-6</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 6 GB</t>
   </si>
   <si>
     <t>AON-9</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 9 GB</t>
   </si>
   <si>
-    <t>AX-180</t>
-[...4 lines deleted...]
-  <si>
     <t>AX-360</t>
   </si>
   <si>
     <t>Axis Tambah Masa Aktif Kartu 360 Hari</t>
   </si>
   <si>
     <t>AX-90</t>
   </si>
   <si>
     <t>Axis Tambah Masa Aktif Kartu 90 Hari</t>
   </si>
   <si>
     <t>AXISDATA-1gb</t>
   </si>
   <si>
     <t>Axis Data 1 GB 30 Hari</t>
   </si>
   <si>
-    <t>AXISDATA-2gb</t>
-[...4 lines deleted...]
-  <si>
     <t>AXISDATAMINI-1</t>
   </si>
   <si>
     <t>Axis Data Mini 1 GB 1 Hari</t>
   </si>
   <si>
     <t>AXISDATAMINI-1-5</t>
   </si>
   <si>
     <t>Axis Data Mini 1.5 GB 5 Hari</t>
   </si>
   <si>
     <t>AXISDATAMINI-2</t>
   </si>
   <si>
     <t>Axis Data Mini 2 GB 3 Hari</t>
   </si>
   <si>
     <t>AXISDATAMINI-205</t>
   </si>
   <si>
     <t>Axis Data Mini 2.5 GB 5 Hari</t>
   </si>
   <si>
     <t>AXISDATAMINI-5-5GB</t>
@@ -650,62 +638,56 @@
   <si>
     <t>FFMINGGUAN</t>
   </si>
   <si>
     <t>Membership Mingguan</t>
   </si>
   <si>
     <t>HAPPY-100GB</t>
   </si>
   <si>
     <t>Tri Data Happy 100 GB 28 Hari</t>
   </si>
   <si>
     <t>HAPPY-18GB</t>
   </si>
   <si>
     <t>Tri Data Happy 18 GB 28 Hari</t>
   </si>
   <si>
     <t>HAPPY-30GB</t>
   </si>
   <si>
     <t>Tri Data Happy 30 GB 28 Hari</t>
   </si>
   <si>
-    <t>ISATFREEDOM-1GB</t>
+    <t>ISATFREEDOM-2-5GB</t>
   </si>
   <si>
     <t>INDOSAT</t>
   </si>
   <si>
-    <t>Indosat Freedom Internet 1 GB 2 Hari</t>
-[...4 lines deleted...]
-  <si>
     <t>Indosat Freedom Internet 2.5 GB 5 Hari</t>
   </si>
   <si>
     <t>ISATFREEDOM-9GB</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 9 GB 28 Hari</t>
   </si>
   <si>
     <t>MASAAKTIFTHREE-3BULAN</t>
   </si>
   <si>
     <t>Tri Tambah Masa Aktif Kartu  4 Bulan</t>
   </si>
   <si>
     <t>OWSEM-657657</t>
   </si>
   <si>
     <t>Axis Data BRONET 3 GB 1 Hari</t>
   </si>
   <si>
     <t>pre30343775</t>
   </si>
   <si>
     <t>ARENA OF VALOR</t>
@@ -773,56 +755,50 @@
   <si>
     <t>Monthly Epic Bundle</t>
   </si>
   <si>
     <t>pre30354503</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 4x</t>
   </si>
   <si>
     <t>pre30354504</t>
   </si>
   <si>
     <t>TELKOMSEL</t>
   </si>
   <si>
     <t>Voucher Telkomsel 2.5 GB 5 Hari</t>
   </si>
   <si>
     <t>pre30354505</t>
   </si>
   <si>
     <t>Voucher Telkomsel 3 GB 5 Hari</t>
   </si>
   <si>
-    <t>pre30354510</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30354511</t>
   </si>
   <si>
     <t>Voucher Indosat Freedom Internet 30 GB 28 Hari</t>
   </si>
   <si>
     <t>pre30354512</t>
   </si>
   <si>
     <t>Voucher Indosat Freedom Internet 20 GB 28 Hari</t>
   </si>
   <si>
     <t>pre30354651</t>
   </si>
   <si>
     <t>Telkomsel 2.000</t>
   </si>
   <si>
     <t>pre30354652</t>
   </si>
   <si>
     <t>Telkomsel 5.000</t>
   </si>
   <si>
     <t>pre30354653</t>
@@ -989,56 +965,50 @@
   <si>
     <t>pre30354692</t>
   </si>
   <si>
     <t>Smartfren 20.000</t>
   </si>
   <si>
     <t>pre30354693</t>
   </si>
   <si>
     <t>Smartfren 25.000</t>
   </si>
   <si>
     <t>pre30354694</t>
   </si>
   <si>
     <t>Smartfren 30.000</t>
   </si>
   <si>
     <t>pre30354696</t>
   </si>
   <si>
     <t>Smartfren 50.000</t>
   </si>
   <si>
-    <t>pre30354698</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30354699</t>
   </si>
   <si>
     <t>Three 15.000</t>
   </si>
   <si>
     <t>pre30354700</t>
   </si>
   <si>
     <t>Three 20.000</t>
   </si>
   <si>
     <t>pre30354701</t>
   </si>
   <si>
     <t>Three 25.000</t>
   </si>
   <si>
     <t>pre30354702</t>
   </si>
   <si>
     <t>Three 30.000</t>
   </si>
   <si>
     <t>pre30354703</t>
@@ -1070,56 +1040,50 @@
   <si>
     <t>Axis Telepon 10 Menit Semua Op 1 Hari</t>
   </si>
   <si>
     <t>pre30356031</t>
   </si>
   <si>
     <t>Tri 1000 SMS ALL Operator Sesuai  Masa Aktif Kartu</t>
   </si>
   <si>
     <t>pre30356036</t>
   </si>
   <si>
     <t>Telkomsel Telepon 10 Menit All + 55 Menit Sesama 1 Hari</t>
   </si>
   <si>
     <t>PUBGUC-100</t>
   </si>
   <si>
     <t>PUBG MOBILE</t>
   </si>
   <si>
     <t>100 Unknown Cash</t>
   </si>
   <si>
-    <t>PUBGUC-1000</t>
-[...4 lines deleted...]
-  <si>
     <t>PUBGUC-125</t>
   </si>
   <si>
     <t>125 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-1350</t>
   </si>
   <si>
     <t>1350 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-150</t>
   </si>
   <si>
     <t>150 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-1500</t>
   </si>
   <si>
     <t>1500 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-200</t>
@@ -1160,56 +1124,50 @@
   <si>
     <t>PUBGUC-70</t>
   </si>
   <si>
     <t>70 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-700</t>
   </si>
   <si>
     <t>700 Unknown Cash</t>
   </si>
   <si>
     <t>PUBGUC-800</t>
   </si>
   <si>
     <t>800 Unknown Cash</t>
   </si>
   <si>
     <t>SADADA</t>
   </si>
   <si>
     <t>Axis Data Mini 35 GB 15 Hari</t>
   </si>
   <si>
-    <t>SADASDSA-232</t>
-[...4 lines deleted...]
-  <si>
     <t>SADASDSA-SADA</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 4 GB Berlaku 30 Hari</t>
   </si>
   <si>
     <t>SADASDSA-SADASDA</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 80 GB</t>
   </si>
   <si>
     <t>SADASDSA-WEQDADASDA</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 5 GB Berlaku 28 Hari</t>
   </si>
   <si>
     <t>SAT-180</t>
   </si>
   <si>
     <t>Indosat Tambah Masa Aktif Kartu 180 Hari</t>
   </si>
   <si>
     <t>SAT-30</t>
@@ -1736,56 +1694,50 @@
   <si>
     <t>DSFDSFSD-232SADADA</t>
   </si>
   <si>
     <t>by.U Data 35 GB 30 Hari</t>
   </si>
   <si>
     <t>DSFDSFSD-2W23</t>
   </si>
   <si>
     <t>by.U 20.000</t>
   </si>
   <si>
     <t>DSFDSFSD-32232</t>
   </si>
   <si>
     <t>by.U 30.000</t>
   </si>
   <si>
     <t>DSFDSFSD-SADADAS</t>
   </si>
   <si>
     <t>by.U 25.000</t>
   </si>
   <si>
-    <t>DSFDSFSD-SADASDASDAS</t>
-[...4 lines deleted...]
-  <si>
     <t>OWSEM-43543543ad</t>
   </si>
   <si>
     <t>by.U 5.000</t>
   </si>
   <si>
     <t>OWSEM-43543543ed</t>
   </si>
   <si>
     <t>by.U Data 1 GB 1 Hari</t>
   </si>
   <si>
     <t>OWSEM-67676</t>
   </si>
   <si>
     <t>by.U 2.000</t>
   </si>
   <si>
     <t>pre30414466</t>
   </si>
   <si>
     <t>Voucher AIGO 2 GB 30 Hari</t>
   </si>
   <si>
     <t>pre30414468</t>
@@ -1802,104 +1754,86 @@
   <si>
     <t>pre30414472</t>
   </si>
   <si>
     <t>Voucher AIGO 12 GB / 30 Hari</t>
   </si>
   <si>
     <t>pre30414474</t>
   </si>
   <si>
     <t>Voucher AIGO 15 GB / 30 Hari</t>
   </si>
   <si>
     <t>pre30414475</t>
   </si>
   <si>
     <t>Voucher AIGO 24 GB / 30 Hari</t>
   </si>
   <si>
     <t>pre30414477</t>
   </si>
   <si>
     <t>Voucher AIGO 25 GB / 60 Hari</t>
   </si>
   <si>
-    <t>pre30414479</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30414484</t>
   </si>
   <si>
     <t>Voucher Smartfren Unlimited Harian 1 GB 1 Hari</t>
   </si>
   <si>
     <t>pre30414486</t>
   </si>
   <si>
     <t>Voucher Smartfren Unlimited Harian 2 GB 1 Hari</t>
   </si>
   <si>
     <t>pre30414489</t>
   </si>
   <si>
     <t>Voucher Smartfren Unlimited Harian 1 GB 3 Hari</t>
   </si>
   <si>
-    <t>pre30414499</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30414507</t>
   </si>
   <si>
     <t>Voucher Smartfren Unlimited Harian 3 GB 3 Hari</t>
   </si>
   <si>
     <t>pre30414509</t>
   </si>
   <si>
     <t>Voucher Smartfren Unlimited Harian 1 GB 14 Hari</t>
   </si>
   <si>
     <t>pre30414513</t>
   </si>
   <si>
     <t>Voucher Smartfren Unlimited Harian 1 GB 28 Hari</t>
   </si>
   <si>
-    <t>pre30414515</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30414520</t>
   </si>
   <si>
     <t>Voucher Tri Happy 3 GB 3 Hari</t>
   </si>
   <si>
     <t>pre30414531</t>
   </si>
   <si>
     <t>Voucher Tri Happy 11 GB 28 Hari</t>
   </si>
   <si>
     <t>pre30414536</t>
   </si>
   <si>
     <t>Voucher Tri Happy 42 GB 28 Hari</t>
   </si>
   <si>
     <t>VCGOOGLEPLAY-100RB</t>
   </si>
   <si>
     <t>GOOGLE PLAY INDONESIA</t>
   </si>
   <si>
     <t>Google Play Rp. 100.000 INDONESIA REGION</t>
@@ -2039,56 +1973,50 @@
   <si>
     <t>Steam Wallet (IDR)</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 12.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-120</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 120.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-250</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 250.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-400</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 400.000</t>
   </si>
   <si>
-    <t>VCSTEAMWALLETCODE-45</t>
-[...4 lines deleted...]
-  <si>
     <t>VCSTEAMWALLETCODE-6</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 6.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-60</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 60.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-600</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 600.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-8</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 8.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-90</t>
@@ -2180,56 +2108,62 @@
   <si>
     <t>VCRIOT-45RB</t>
   </si>
   <si>
     <t>Voucher Riot Cash 45.000</t>
   </si>
   <si>
     <t>VCRIOT-75RB</t>
   </si>
   <si>
     <t>Voucher Riot Cash 75.000</t>
   </si>
   <si>
     <t>Minecraft</t>
   </si>
   <si>
     <t>Voucher Minecraft 1.720 Coins</t>
   </si>
   <si>
     <t>Voucher Minecraft Gift Code $26.95</t>
   </si>
   <si>
     <t>Voucher Minecraft 3.500 Coins</t>
   </si>
   <si>
+    <t>A-DSWDASDAS</t>
+  </si>
+  <si>
+    <t>Dragon Nest M Classic</t>
+  </si>
+  <si>
+    <t>Dragon Nest M: Classic 626 (600+26) Cash Pack</t>
+  </si>
+  <si>
     <t>DSFDSFSD-SADJK</t>
   </si>
   <si>
-    <t>Dragon Nest M Classic</t>
-[...1 lines deleted...]
-  <si>
     <t>Dragon Nest M: Classic 3130 (3000+130) Cash Pack</t>
   </si>
   <si>
     <t>DSFDSFSD-SSAA</t>
   </si>
   <si>
     <t>Dragon Nest M: Classic 6366 (6000+366) Cash Pack</t>
   </si>
   <si>
     <t>pre30416099</t>
   </si>
   <si>
     <t>by.U Data 10 GB 30 Hari</t>
   </si>
   <si>
     <t>pre30416101</t>
   </si>
   <si>
     <t>by.U Data 7.5 GB 7 Hari</t>
   </si>
   <si>
     <t>pre30416102</t>
   </si>
   <si>
     <t>by.U Data 6 GB 7 Hari</t>
@@ -2261,86 +2195,68 @@
   <si>
     <t>COMBO-10</t>
   </si>
   <si>
     <t>Indosat Freedom Combo 10 GB 30 Hari</t>
   </si>
   <si>
     <t>pre30416107</t>
   </si>
   <si>
     <t>Indosat Freedom Kuota Harian 14 GB 14 Hari</t>
   </si>
   <si>
     <t>pre30416108</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 3 GB 5 Hari</t>
   </si>
   <si>
     <t>pre30416109</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 10 GB 28 Hari</t>
   </si>
   <si>
-    <t>pre30416110</t>
-[...10 lines deleted...]
-  <si>
     <t>pre30416112</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 16 GB 28 Hari</t>
   </si>
   <si>
     <t>pre30416113</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 22 GB 28 Hari</t>
   </si>
   <si>
     <t>pre30416114</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 20 GB 28 Hari</t>
   </si>
   <si>
-    <t>pre30416117</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30416119</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 65 GB 28 Hari</t>
   </si>
   <si>
     <t>pre30416120</t>
   </si>
   <si>
     <t>Indosat Freedom Internet Sensasi 100 GB 28 Hari</t>
   </si>
   <si>
     <t>pre30416132</t>
   </si>
   <si>
     <t>Tri Data Happy Spesial 150 GB 30 Hari</t>
   </si>
   <si>
     <t>pre30416134</t>
   </si>
   <si>
     <t>Tri Data Happy 55 GB 28 Hari</t>
   </si>
   <si>
     <t>pre30416137</t>
@@ -2405,56 +2321,50 @@
   <si>
     <t>pre30416162</t>
   </si>
   <si>
     <t>Voucher Smartfren Data Unlimited Nonstop 10 GB 14 Hari</t>
   </si>
   <si>
     <t>pre30416163</t>
   </si>
   <si>
     <t>Voucher Smartfren Unlimited Nonstop 4 GB 14 Hari</t>
   </si>
   <si>
     <t>pre30416164</t>
   </si>
   <si>
     <t>Voucher Smartfren Unlimited Nonstop 20 GB 30 Hari</t>
   </si>
   <si>
     <t>pre30416165</t>
   </si>
   <si>
     <t>Voucher Smartfren Unlimited Nonstop 30 GB 30 Hari</t>
   </si>
   <si>
-    <t>pre30416166</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30416168</t>
   </si>
   <si>
     <t>Voucher Tri AlwaysOn 2.5 GB</t>
   </si>
   <si>
     <t>pre30416169</t>
   </si>
   <si>
     <t>Voucher Tri AlwaysOn 3.5 GB</t>
   </si>
   <si>
     <t>pre30416170</t>
   </si>
   <si>
     <t>Voucher Tri AlwaysOn 6 GB</t>
   </si>
   <si>
     <t>pre30416171</t>
   </si>
   <si>
     <t>Voucher Tri AlwaysOn 9 GB</t>
   </si>
   <si>
     <t>pre30416172</t>
@@ -2771,159 +2681,171 @@
   <si>
     <t>pre30416149</t>
   </si>
   <si>
     <t>XL Xtra Combo Flex L+ 28 Hari</t>
   </si>
   <si>
     <t>pre30416150</t>
   </si>
   <si>
     <t>XL Xtra Combo Flex XXXL 28 Hari</t>
   </si>
   <si>
     <t>pre30416151</t>
   </si>
   <si>
     <t>XL Xtra Combo Flex 4XL 28 Hari</t>
   </si>
   <si>
     <t>pre30416152</t>
   </si>
   <si>
     <t>XL Xtra Combo Flex S 28 Hari</t>
   </si>
   <si>
+    <t>XLDATAMINI-1-5</t>
+  </si>
+  <si>
+    <t>XL Data Mini 1.5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>XLDATAMINI-2-5</t>
+  </si>
+  <si>
+    <t>XL Data Mini 2.5 GB 7 Hari</t>
+  </si>
+  <si>
     <t>XLDATAMINI-4</t>
   </si>
   <si>
     <t>XL Data Mini 4 GB 7 Hari</t>
   </si>
   <si>
     <t>XLDATAMINI-6</t>
   </si>
   <si>
     <t>XL Data Mini 6 GB 7 Hari</t>
   </si>
   <si>
     <t>XLHOTROADHARIAN-15GB</t>
   </si>
   <si>
     <t>XL HOTROD 1.5 GB 3 Hari</t>
   </si>
   <si>
     <t>XLXTRACOMBOPLUS-10</t>
   </si>
   <si>
     <t>XL Xtra Combo Plus 10 GB 30 Hari</t>
   </si>
   <si>
     <t>XLXTRACOMBOPLUS-20</t>
   </si>
   <si>
     <t>XL Xtra Combo Plus 20 GB 30 Hari</t>
   </si>
   <si>
     <t>XLXTRACOMBOSPECIAL-14</t>
   </si>
   <si>
     <t>XL Xtra Combo Special 14 GB 30 Hari</t>
   </si>
   <si>
-    <t>XLXTRACOMBOSPECIAL-8</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30354706</t>
   </si>
   <si>
     <t>Xl 5.000</t>
   </si>
   <si>
     <t>pre30354707</t>
   </si>
   <si>
     <t>Xl 10.000</t>
   </si>
   <si>
     <t>pre30354708</t>
   </si>
   <si>
     <t>Xl 15.000</t>
   </si>
   <si>
     <t>pre30354710</t>
   </si>
   <si>
     <t>XL 30.000</t>
   </si>
   <si>
     <t>pre30354711</t>
   </si>
   <si>
     <t>XL 40.000</t>
   </si>
   <si>
     <t>pre30356033</t>
   </si>
   <si>
     <t>XL XTRA Bicara 5.000 - 1 Hari</t>
   </si>
   <si>
     <t>pre30356034</t>
   </si>
   <si>
     <t>XL XTRA Bicara 15.000 - 7 Hari</t>
   </si>
   <si>
     <t>XL-121343</t>
   </si>
   <si>
     <t>XL Tambah Masa Aktif Kartu 30 Hari</t>
   </si>
   <si>
+    <t>asdsadadadada</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 65 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>UNLIMITED-24</t>
+  </si>
+  <si>
+    <t>Smartfren Data Unlimited Nonstop 24 GB 28 Hari</t>
+  </si>
+  <si>
     <t>pre30354695</t>
   </si>
   <si>
     <t>Smartfren 35.000</t>
   </si>
   <si>
     <t>sadsad-SADASDAS</t>
   </si>
   <si>
     <t>Genflix</t>
   </si>
   <si>
     <t>Voucher Genflix 14 Hari</t>
-  </si>
-[...4 lines deleted...]
-    <t>Voucher Genflix 3 Hari</t>
   </si>
   <si>
     <t>sadsad-sasssss</t>
   </si>
   <si>
     <t>Viu</t>
   </si>
   <si>
     <t>Voucher Viu 1 Bulan</t>
   </si>
   <si>
     <t>sadsad-fdfd</t>
   </si>
   <si>
     <t>Voucher Viu 1 Tahun</t>
   </si>
   <si>
     <t>sadsad-6</t>
   </si>
   <si>
     <t>Vision+</t>
   </si>
   <si>
     <t>Voucher Vision+ Paket Premium Ultimate 1 Tahun</t>
   </si>
@@ -3286,54 +3208,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I479"/>
+  <dimension ref="A1:I466"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H479" sqref="H479"/>
+      <selection activeCell="H466" sqref="H466"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -3482,60 +3404,60 @@
       </c>
       <c r="G6" s="2">
         <v>264092</v>
       </c>
       <c r="H6" s="2">
         <v>261503</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1">
         <v>240</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2">
-        <v>46734</v>
+        <v>47242</v>
       </c>
       <c r="F7" s="2">
-        <v>46734</v>
+        <v>47242</v>
       </c>
       <c r="G7" s="2">
-        <v>45399</v>
+        <v>45892</v>
       </c>
       <c r="H7" s="2">
-        <v>44954</v>
+        <v>45442</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1">
         <v>3.05</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="2">
         <v>326227</v>
       </c>
       <c r="F8" s="2">
         <v>326227</v>
       </c>
       <c r="G8" s="2">
@@ -3656,205 +3578,205 @@
       </c>
       <c r="G12" s="2">
         <v>419702</v>
       </c>
       <c r="H12" s="2">
         <v>415588</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1">
         <v>400</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="2">
-        <v>77973</v>
+        <v>78819</v>
       </c>
       <c r="F13" s="2">
-        <v>77973</v>
+        <v>78819</v>
       </c>
       <c r="G13" s="2">
-        <v>75745</v>
+        <v>76567</v>
       </c>
       <c r="H13" s="2">
-        <v>75003</v>
+        <v>75817</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1">
         <v>475</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="2">
         <v>54393</v>
       </c>
       <c r="F14" s="2">
         <v>54393</v>
       </c>
       <c r="G14" s="2">
         <v>52839</v>
       </c>
       <c r="H14" s="2">
         <v>52321</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1">
         <v>560</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="2">
-        <v>109213</v>
+        <v>110398</v>
       </c>
       <c r="F15" s="2">
-        <v>109213</v>
+        <v>110398</v>
       </c>
       <c r="G15" s="2">
-        <v>106092</v>
+        <v>107244</v>
       </c>
       <c r="H15" s="2">
-        <v>105052</v>
+        <v>106192</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="2">
         <v>23499</v>
       </c>
       <c r="F16" s="2">
         <v>23499</v>
       </c>
       <c r="G16" s="2">
         <v>22828</v>
       </c>
       <c r="H16" s="2">
         <v>22604</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1">
         <v>80</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="2">
-        <v>15479</v>
+        <v>15647</v>
       </c>
       <c r="F17" s="2">
-        <v>15479</v>
+        <v>15647</v>
       </c>
       <c r="G17" s="2">
-        <v>15037</v>
+        <v>15200</v>
       </c>
       <c r="H17" s="2">
-        <v>14889</v>
+        <v>15051</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1">
         <v>950</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="2">
-        <v>109810</v>
+        <v>108760</v>
       </c>
       <c r="F18" s="2">
-        <v>109810</v>
+        <v>108760</v>
       </c>
       <c r="G18" s="2">
-        <v>106673</v>
+        <v>105653</v>
       </c>
       <c r="H18" s="2">
-        <v>105627</v>
+        <v>104617</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="2">
         <v>8925</v>
       </c>
       <c r="F19" s="2">
         <v>8925</v>
       </c>
       <c r="G19" s="2">
@@ -3888,13344 +3810,12967 @@
       </c>
       <c r="G20" s="2">
         <v>13036</v>
       </c>
       <c r="H20" s="2">
         <v>12908</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="2">
-        <v>60585</v>
+        <v>61661</v>
       </c>
       <c r="F21" s="2">
-        <v>60585</v>
+        <v>61661</v>
       </c>
       <c r="G21" s="2">
-        <v>58854</v>
+        <v>59900</v>
       </c>
       <c r="H21" s="2">
-        <v>58277</v>
+        <v>59312</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="2">
         <v>25053</v>
       </c>
       <c r="F22" s="2">
         <v>25053</v>
       </c>
       <c r="G22" s="2">
         <v>24337</v>
       </c>
       <c r="H22" s="2">
         <v>24099</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E23" s="2">
-        <v>30025</v>
+        <v>30067</v>
       </c>
       <c r="F23" s="2">
-        <v>30025</v>
+        <v>30067</v>
       </c>
       <c r="G23" s="2">
-        <v>29167</v>
+        <v>29208</v>
       </c>
       <c r="H23" s="2">
-        <v>28881</v>
+        <v>28921</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="2">
         <v>108818</v>
       </c>
       <c r="F24" s="2">
         <v>108818</v>
       </c>
       <c r="G24" s="2">
         <v>105709</v>
       </c>
       <c r="H24" s="2">
         <v>104672</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="2">
-        <v>32629</v>
+        <v>32655</v>
       </c>
       <c r="F25" s="2">
-        <v>32629</v>
+        <v>32655</v>
       </c>
       <c r="G25" s="2">
-        <v>31697</v>
+        <v>31722</v>
       </c>
       <c r="H25" s="2">
-        <v>31386</v>
+        <v>31411</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="2">
-        <v>48615</v>
+        <v>48589</v>
       </c>
       <c r="F26" s="2">
-        <v>48615</v>
+        <v>48589</v>
       </c>
       <c r="G26" s="2">
-        <v>47226</v>
+        <v>47201</v>
       </c>
       <c r="H26" s="2">
-        <v>46763</v>
+        <v>46738</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="2">
-        <v>59981</v>
+        <v>117495</v>
       </c>
       <c r="F27" s="2">
-        <v>59981</v>
+        <v>117495</v>
       </c>
       <c r="G27" s="2">
-        <v>58268</v>
+        <v>114138</v>
       </c>
       <c r="H27" s="2">
-        <v>57696</v>
+        <v>113019</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="2">
-        <v>117495</v>
+        <v>39911</v>
       </c>
       <c r="F28" s="2">
-        <v>117495</v>
+        <v>39911</v>
       </c>
       <c r="G28" s="2">
-        <v>114138</v>
+        <v>38770</v>
       </c>
       <c r="H28" s="2">
-        <v>113019</v>
+        <v>38390</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="2">
-        <v>39911</v>
+        <v>8169</v>
       </c>
       <c r="F29" s="2">
-        <v>39911</v>
+        <v>8169</v>
       </c>
       <c r="G29" s="2">
-        <v>38770</v>
+        <v>7936</v>
       </c>
       <c r="H29" s="2">
-        <v>38390</v>
+        <v>7858</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E30" s="2">
-        <v>8164</v>
+        <v>6568</v>
       </c>
       <c r="F30" s="2">
-        <v>8164</v>
+        <v>6568</v>
       </c>
       <c r="G30" s="2">
-        <v>7931</v>
+        <v>6380</v>
       </c>
       <c r="H30" s="2">
-        <v>7853</v>
+        <v>6318</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="2">
-        <v>14711</v>
+        <v>11865</v>
       </c>
       <c r="F31" s="2">
-        <v>14711</v>
+        <v>11865</v>
       </c>
       <c r="G31" s="2">
-        <v>14290</v>
+        <v>11526</v>
       </c>
       <c r="H31" s="2">
-        <v>14150</v>
+        <v>11413</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="2">
-        <v>6568</v>
+        <v>9765</v>
       </c>
       <c r="F32" s="2">
-        <v>6568</v>
+        <v>9765</v>
       </c>
       <c r="G32" s="2">
-        <v>6380</v>
+        <v>9486</v>
       </c>
       <c r="H32" s="2">
-        <v>6318</v>
+        <v>9393</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E33" s="2">
-        <v>11865</v>
+        <v>12915</v>
       </c>
       <c r="F33" s="2">
-        <v>11865</v>
+        <v>12915</v>
       </c>
       <c r="G33" s="2">
-        <v>11526</v>
+        <v>12546</v>
       </c>
       <c r="H33" s="2">
-        <v>11413</v>
+        <v>12423</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E34" s="2">
-        <v>9765</v>
+        <v>15225</v>
       </c>
       <c r="F34" s="2">
-        <v>9765</v>
+        <v>15225</v>
       </c>
       <c r="G34" s="2">
-        <v>9486</v>
+        <v>14790</v>
       </c>
       <c r="H34" s="2">
-        <v>9393</v>
+        <v>14645</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E35" s="2">
-        <v>12915</v>
+        <v>13598</v>
       </c>
       <c r="F35" s="2">
-        <v>12915</v>
+        <v>13598</v>
       </c>
       <c r="G35" s="2">
-        <v>12546</v>
+        <v>13209</v>
       </c>
       <c r="H35" s="2">
-        <v>12423</v>
+        <v>13080</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E36" s="2">
-        <v>15225</v>
+        <v>13852</v>
       </c>
       <c r="F36" s="2">
-        <v>15225</v>
+        <v>13852</v>
       </c>
       <c r="G36" s="2">
-        <v>14790</v>
+        <v>13456</v>
       </c>
       <c r="H36" s="2">
-        <v>14645</v>
+        <v>13324</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E37" s="2">
-        <v>13598</v>
+        <v>138434</v>
       </c>
       <c r="F37" s="2">
-        <v>13598</v>
+        <v>138434</v>
       </c>
       <c r="G37" s="2">
-        <v>13209</v>
+        <v>134479</v>
       </c>
       <c r="H37" s="2">
-        <v>13080</v>
+        <v>133160</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E38" s="2">
-        <v>12386</v>
+        <v>27762</v>
       </c>
       <c r="F38" s="2">
-        <v>12386</v>
+        <v>27762</v>
       </c>
       <c r="G38" s="2">
-        <v>12032</v>
+        <v>26969</v>
       </c>
       <c r="H38" s="2">
-        <v>11914</v>
+        <v>26704</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E39" s="2">
-        <v>123779</v>
+        <v>276841</v>
       </c>
       <c r="F39" s="2">
-        <v>123779</v>
+        <v>276841</v>
       </c>
       <c r="G39" s="2">
-        <v>120243</v>
+        <v>268931</v>
       </c>
       <c r="H39" s="2">
-        <v>119064</v>
+        <v>266295</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="2">
-        <v>25221</v>
+        <v>41549</v>
       </c>
       <c r="F40" s="2">
-        <v>25221</v>
+        <v>41549</v>
       </c>
       <c r="G40" s="2">
-        <v>24500</v>
+        <v>40361</v>
       </c>
       <c r="H40" s="2">
-        <v>24260</v>
+        <v>39966</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E41" s="2">
-        <v>247531</v>
+        <v>69231</v>
       </c>
       <c r="F41" s="2">
-        <v>247531</v>
+        <v>69231</v>
       </c>
       <c r="G41" s="2">
-        <v>240459</v>
+        <v>67253</v>
       </c>
       <c r="H41" s="2">
-        <v>238101</v>
+        <v>66593</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E42" s="2">
-        <v>37152</v>
+        <v>7581</v>
       </c>
       <c r="F42" s="2">
-        <v>37152</v>
+        <v>7581</v>
       </c>
       <c r="G42" s="2">
-        <v>36091</v>
+        <v>7364</v>
       </c>
       <c r="H42" s="2">
-        <v>35737</v>
+        <v>7292</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E43" s="2">
-        <v>61903</v>
+        <v>18953</v>
       </c>
       <c r="F43" s="2">
-        <v>61903</v>
+        <v>18953</v>
       </c>
       <c r="G43" s="2">
-        <v>60134</v>
+        <v>18411</v>
       </c>
       <c r="H43" s="2">
-        <v>59545</v>
+        <v>18231</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E44" s="2">
-        <v>7524</v>
+        <v>189444</v>
       </c>
       <c r="F44" s="2">
-        <v>7524</v>
+        <v>189444</v>
       </c>
       <c r="G44" s="2">
-        <v>7309</v>
+        <v>184031</v>
       </c>
       <c r="H44" s="2">
-        <v>7238</v>
+        <v>182227</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E45" s="2">
-        <v>18953</v>
+        <v>286462</v>
       </c>
       <c r="F45" s="2">
-        <v>18953</v>
+        <v>286462</v>
       </c>
       <c r="G45" s="2">
-        <v>18411</v>
+        <v>278277</v>
       </c>
       <c r="H45" s="2">
-        <v>18231</v>
+        <v>275549</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E46" s="2">
-        <v>189444</v>
+        <v>4684</v>
       </c>
       <c r="F46" s="2">
-        <v>189444</v>
+        <v>4684</v>
       </c>
       <c r="G46" s="2">
-        <v>184031</v>
+        <v>4550</v>
       </c>
       <c r="H46" s="2">
-        <v>182227</v>
+        <v>4506</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E47" s="2">
-        <v>286462</v>
+        <v>47381</v>
       </c>
       <c r="F47" s="2">
-        <v>286462</v>
+        <v>47381</v>
       </c>
       <c r="G47" s="2">
-        <v>278277</v>
+        <v>46028</v>
       </c>
       <c r="H47" s="2">
-        <v>275549</v>
+        <v>45576</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E48" s="2">
-        <v>5042</v>
+        <v>96835</v>
       </c>
       <c r="F48" s="2">
-        <v>5042</v>
+        <v>96835</v>
       </c>
       <c r="G48" s="2">
-        <v>4898</v>
+        <v>94068</v>
       </c>
       <c r="H48" s="2">
-        <v>4850</v>
+        <v>93146</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E49" s="2">
-        <v>47381</v>
+        <v>112317</v>
       </c>
       <c r="F49" s="2">
-        <v>47381</v>
+        <v>112317</v>
       </c>
       <c r="G49" s="2">
-        <v>46028</v>
+        <v>109108</v>
       </c>
       <c r="H49" s="2">
-        <v>45576</v>
+        <v>108039</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E50" s="2">
-        <v>96835</v>
+        <v>54139</v>
       </c>
       <c r="F50" s="2">
-        <v>96835</v>
+        <v>54139</v>
       </c>
       <c r="G50" s="2">
-        <v>94068</v>
+        <v>52592</v>
       </c>
       <c r="H50" s="2">
-        <v>93146</v>
+        <v>52077</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E51" s="2">
-        <v>116920</v>
+        <v>58672</v>
       </c>
       <c r="F51" s="2">
-        <v>116920</v>
+        <v>58672</v>
       </c>
       <c r="G51" s="2">
-        <v>113579</v>
+        <v>56996</v>
       </c>
       <c r="H51" s="2">
-        <v>112466</v>
+        <v>56437</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E52" s="2">
-        <v>54139</v>
+        <v>75031</v>
       </c>
       <c r="F52" s="2">
-        <v>54139</v>
+        <v>75031</v>
       </c>
       <c r="G52" s="2">
-        <v>52592</v>
+        <v>72887</v>
       </c>
       <c r="H52" s="2">
-        <v>52077</v>
+        <v>72173</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E53" s="2">
-        <v>58672</v>
+        <v>74803</v>
       </c>
       <c r="F53" s="2">
-        <v>58672</v>
+        <v>74803</v>
       </c>
       <c r="G53" s="2">
-        <v>56996</v>
+        <v>72666</v>
       </c>
       <c r="H53" s="2">
-        <v>56437</v>
+        <v>71953</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E54" s="2">
-        <v>75031</v>
+        <v>92963</v>
       </c>
       <c r="F54" s="2">
-        <v>75031</v>
+        <v>92963</v>
       </c>
       <c r="G54" s="2">
-        <v>72887</v>
+        <v>90307</v>
       </c>
       <c r="H54" s="2">
-        <v>72173</v>
+        <v>89421</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E55" s="2">
-        <v>74803</v>
+        <v>30553</v>
       </c>
       <c r="F55" s="2">
-        <v>74803</v>
+        <v>30553</v>
       </c>
       <c r="G55" s="2">
-        <v>72666</v>
+        <v>29680</v>
       </c>
       <c r="H55" s="2">
-        <v>71953</v>
+        <v>29389</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E56" s="2">
-        <v>92963</v>
+        <v>297740</v>
       </c>
       <c r="F56" s="2">
-        <v>92963</v>
+        <v>297740</v>
       </c>
       <c r="G56" s="2">
-        <v>90307</v>
+        <v>289233</v>
       </c>
       <c r="H56" s="2">
-        <v>89421</v>
+        <v>286398</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E57" s="2">
-        <v>30606</v>
+        <v>373354</v>
       </c>
       <c r="F57" s="2">
-        <v>30606</v>
+        <v>373354</v>
       </c>
       <c r="G57" s="2">
-        <v>29732</v>
+        <v>362687</v>
       </c>
       <c r="H57" s="2">
-        <v>29440</v>
+        <v>359131</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E58" s="2">
-        <v>298334</v>
+        <v>46248</v>
       </c>
       <c r="F58" s="2">
-        <v>298334</v>
+        <v>46248</v>
       </c>
       <c r="G58" s="2">
-        <v>289811</v>
+        <v>44927</v>
       </c>
       <c r="H58" s="2">
-        <v>286969</v>
+        <v>44486</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E59" s="2">
-        <v>374105</v>
+        <v>5454</v>
       </c>
       <c r="F59" s="2">
-        <v>374105</v>
+        <v>5454</v>
       </c>
       <c r="G59" s="2">
-        <v>363416</v>
+        <v>5298</v>
       </c>
       <c r="H59" s="2">
-        <v>359853</v>
+        <v>5246</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E60" s="2">
-        <v>46337</v>
+        <v>491129</v>
       </c>
       <c r="F60" s="2">
-        <v>46337</v>
+        <v>491129</v>
       </c>
       <c r="G60" s="2">
-        <v>45013</v>
+        <v>477097</v>
       </c>
       <c r="H60" s="2">
-        <v>44571</v>
+        <v>472419</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E61" s="2">
-        <v>5486</v>
+        <v>58959</v>
       </c>
       <c r="F61" s="2">
-        <v>5486</v>
+        <v>58959</v>
       </c>
       <c r="G61" s="2">
-        <v>5330</v>
+        <v>57274</v>
       </c>
       <c r="H61" s="2">
-        <v>5277</v>
+        <v>56713</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E62" s="2">
-        <v>491426</v>
+        <v>68875</v>
       </c>
       <c r="F62" s="2">
-        <v>491426</v>
+        <v>68875</v>
       </c>
       <c r="G62" s="2">
-        <v>477386</v>
+        <v>66907</v>
       </c>
       <c r="H62" s="2">
-        <v>472705</v>
+        <v>66251</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E63" s="2">
-        <v>59076</v>
+        <v>7925</v>
       </c>
       <c r="F63" s="2">
-        <v>59076</v>
+        <v>7925</v>
       </c>
       <c r="G63" s="2">
-        <v>57388</v>
+        <v>7699</v>
       </c>
       <c r="H63" s="2">
-        <v>56826</v>
+        <v>7623</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E64" s="2">
-        <v>69018</v>
+        <v>78603</v>
       </c>
       <c r="F64" s="2">
-        <v>69018</v>
+        <v>78603</v>
       </c>
       <c r="G64" s="2">
-        <v>67046</v>
+        <v>76357</v>
       </c>
       <c r="H64" s="2">
-        <v>66388</v>
+        <v>75609</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E65" s="2">
-        <v>7939</v>
+        <v>94356</v>
       </c>
       <c r="F65" s="2">
-        <v>7939</v>
+        <v>94356</v>
       </c>
       <c r="G65" s="2">
-        <v>7712</v>
+        <v>91660</v>
       </c>
       <c r="H65" s="2">
-        <v>7637</v>
+        <v>90762</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E66" s="2">
-        <v>78759</v>
+        <v>108323</v>
       </c>
       <c r="F66" s="2">
-        <v>78759</v>
+        <v>108323</v>
       </c>
       <c r="G66" s="2">
-        <v>76509</v>
+        <v>105228</v>
       </c>
       <c r="H66" s="2">
-        <v>75759</v>
+        <v>104197</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E67" s="2">
-        <v>94512</v>
+        <v>11825</v>
       </c>
       <c r="F67" s="2">
-        <v>94512</v>
+        <v>11825</v>
       </c>
       <c r="G67" s="2">
-        <v>91811</v>
+        <v>11487</v>
       </c>
       <c r="H67" s="2">
-        <v>90911</v>
+        <v>11375</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E68" s="2">
-        <v>108323</v>
+        <v>1483</v>
       </c>
       <c r="F68" s="2">
-        <v>108323</v>
+        <v>1483</v>
       </c>
       <c r="G68" s="2">
-        <v>105228</v>
+        <v>1440</v>
       </c>
       <c r="H68" s="2">
-        <v>104197</v>
+        <v>1426</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E69" s="2">
-        <v>11824</v>
+        <v>133209</v>
       </c>
       <c r="F69" s="2">
-        <v>11824</v>
+        <v>133209</v>
       </c>
       <c r="G69" s="2">
-        <v>11486</v>
+        <v>129403</v>
       </c>
       <c r="H69" s="2">
-        <v>11374</v>
+        <v>128135</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E70" s="2">
-        <v>1506</v>
+        <v>186993</v>
       </c>
       <c r="F70" s="2">
-        <v>1506</v>
+        <v>186993</v>
       </c>
       <c r="G70" s="2">
-        <v>1463</v>
+        <v>181651</v>
       </c>
       <c r="H70" s="2">
-        <v>1448</v>
+        <v>179870</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E71" s="2">
-        <v>133442</v>
+        <v>19655</v>
       </c>
       <c r="F71" s="2">
-        <v>133442</v>
+        <v>19655</v>
       </c>
       <c r="G71" s="2">
-        <v>129630</v>
+        <v>19093</v>
       </c>
       <c r="H71" s="2">
-        <v>128359</v>
+        <v>18906</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E72" s="2">
-        <v>187071</v>
+        <v>22656</v>
       </c>
       <c r="F72" s="2">
-        <v>187071</v>
+        <v>22656</v>
       </c>
       <c r="G72" s="2">
-        <v>181726</v>
+        <v>22009</v>
       </c>
       <c r="H72" s="2">
-        <v>179945</v>
+        <v>21793</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E73" s="2">
-        <v>19694</v>
+        <v>226465</v>
       </c>
       <c r="F73" s="2">
-        <v>19694</v>
+        <v>226465</v>
       </c>
       <c r="G73" s="2">
-        <v>19131</v>
+        <v>219995</v>
       </c>
       <c r="H73" s="2">
-        <v>18944</v>
+        <v>217838</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E74" s="2">
-        <v>22655</v>
+        <v>245573</v>
       </c>
       <c r="F74" s="2">
-        <v>22655</v>
+        <v>245573</v>
       </c>
       <c r="G74" s="2">
-        <v>22008</v>
+        <v>238557</v>
       </c>
       <c r="H74" s="2">
-        <v>21792</v>
+        <v>236218</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>112</v>
+        <v>21</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E75" s="2">
-        <v>226465</v>
+        <v>38042</v>
       </c>
       <c r="F75" s="2">
-        <v>226465</v>
+        <v>38042</v>
       </c>
       <c r="G75" s="2">
-        <v>219995</v>
+        <v>36955</v>
       </c>
       <c r="H75" s="2">
-        <v>217838</v>
+        <v>36592</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>112</v>
+        <v>151</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E76" s="2">
-        <v>246063</v>
+        <v>66885</v>
       </c>
       <c r="F76" s="2">
-        <v>246063</v>
+        <v>66885</v>
       </c>
       <c r="G76" s="2">
-        <v>239033</v>
+        <v>64974</v>
       </c>
       <c r="H76" s="2">
-        <v>236689</v>
+        <v>64337</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E77" s="2">
-        <v>35779</v>
+        <v>86977</v>
       </c>
       <c r="F77" s="2">
-        <v>35779</v>
+        <v>86977</v>
       </c>
       <c r="G77" s="2">
-        <v>34757</v>
+        <v>84492</v>
       </c>
       <c r="H77" s="2">
-        <v>34416</v>
+        <v>83663</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>155</v>
+        <v>21</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E78" s="2">
-        <v>67830</v>
+        <v>159873</v>
       </c>
       <c r="F78" s="2">
-        <v>67830</v>
+        <v>159873</v>
       </c>
       <c r="G78" s="2">
-        <v>65892</v>
+        <v>155305</v>
       </c>
       <c r="H78" s="2">
-        <v>65246</v>
+        <v>153783</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E79" s="2">
-        <v>86977</v>
+        <v>65662</v>
       </c>
       <c r="F79" s="2">
-        <v>86977</v>
+        <v>65662</v>
       </c>
       <c r="G79" s="2">
-        <v>84492</v>
+        <v>63786</v>
       </c>
       <c r="H79" s="2">
-        <v>83663</v>
+        <v>63160</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>21</v>
+        <v>160</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E80" s="2">
-        <v>159873</v>
+        <v>15713</v>
       </c>
       <c r="F80" s="2">
-        <v>159873</v>
+        <v>15713</v>
       </c>
       <c r="G80" s="2">
-        <v>155305</v>
+        <v>15264</v>
       </c>
       <c r="H80" s="2">
-        <v>153783</v>
+        <v>15115</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E81" s="2">
-        <v>66985</v>
+        <v>156067</v>
       </c>
       <c r="F81" s="2">
-        <v>66985</v>
+        <v>156067</v>
       </c>
       <c r="G81" s="2">
-        <v>65071</v>
+        <v>151608</v>
       </c>
       <c r="H81" s="2">
-        <v>64433</v>
+        <v>150121</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E82" s="2">
-        <v>15713</v>
+        <v>323962</v>
       </c>
       <c r="F82" s="2">
-        <v>15713</v>
+        <v>323962</v>
       </c>
       <c r="G82" s="2">
-        <v>15264</v>
+        <v>314706</v>
       </c>
       <c r="H82" s="2">
-        <v>15115</v>
+        <v>311620</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E83" s="2">
-        <v>156067</v>
+        <v>322901</v>
       </c>
       <c r="F83" s="2">
-        <v>156067</v>
+        <v>322901</v>
       </c>
       <c r="G83" s="2">
-        <v>151608</v>
+        <v>313676</v>
       </c>
       <c r="H83" s="2">
-        <v>150121</v>
+        <v>310600</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E84" s="2">
-        <v>323962</v>
+        <v>6385</v>
       </c>
       <c r="F84" s="2">
-        <v>323962</v>
+        <v>6385</v>
       </c>
       <c r="G84" s="2">
-        <v>314706</v>
+        <v>6203</v>
       </c>
       <c r="H84" s="2">
-        <v>311620</v>
+        <v>6142</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E85" s="2">
-        <v>322901</v>
+        <v>6385</v>
       </c>
       <c r="F85" s="2">
-        <v>322901</v>
+        <v>6385</v>
       </c>
       <c r="G85" s="2">
-        <v>313676</v>
+        <v>6203</v>
       </c>
       <c r="H85" s="2">
-        <v>310600</v>
+        <v>6142</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E86" s="2">
-        <v>6385</v>
+        <v>77556</v>
       </c>
       <c r="F86" s="2">
-        <v>6385</v>
+        <v>77556</v>
       </c>
       <c r="G86" s="2">
-        <v>6203</v>
+        <v>75340</v>
       </c>
       <c r="H86" s="2">
-        <v>6142</v>
+        <v>74602</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E87" s="2">
-        <v>6385</v>
+        <v>77556</v>
       </c>
       <c r="F87" s="2">
-        <v>6385</v>
+        <v>77556</v>
       </c>
       <c r="G87" s="2">
-        <v>6203</v>
+        <v>75340</v>
       </c>
       <c r="H87" s="2">
-        <v>6142</v>
+        <v>74602</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E88" s="2">
-        <v>77556</v>
+        <v>15713</v>
       </c>
       <c r="F88" s="2">
-        <v>77556</v>
+        <v>15713</v>
       </c>
       <c r="G88" s="2">
-        <v>75340</v>
+        <v>15264</v>
       </c>
       <c r="H88" s="2">
-        <v>74602</v>
+        <v>15115</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E89" s="2">
-        <v>77556</v>
+        <v>156067</v>
       </c>
       <c r="F89" s="2">
-        <v>77556</v>
+        <v>156067</v>
       </c>
       <c r="G89" s="2">
-        <v>75340</v>
+        <v>151608</v>
       </c>
       <c r="H89" s="2">
-        <v>74602</v>
+        <v>150121</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>164</v>
+        <v>181</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E90" s="2">
-        <v>15713</v>
+        <v>1822</v>
       </c>
       <c r="F90" s="2">
-        <v>15713</v>
+        <v>1822</v>
       </c>
       <c r="G90" s="2">
-        <v>15264</v>
+        <v>1770</v>
       </c>
       <c r="H90" s="2">
-        <v>15115</v>
+        <v>1752</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>164</v>
+        <v>181</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E91" s="2">
-        <v>156067</v>
+        <v>17777</v>
       </c>
       <c r="F91" s="2">
-        <v>156067</v>
+        <v>17777</v>
       </c>
       <c r="G91" s="2">
-        <v>151608</v>
+        <v>17269</v>
       </c>
       <c r="H91" s="2">
-        <v>150121</v>
+        <v>17099</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E92" s="2">
-        <v>1914</v>
+        <v>182551</v>
       </c>
       <c r="F92" s="2">
-        <v>1914</v>
+        <v>182551</v>
       </c>
       <c r="G92" s="2">
-        <v>1859</v>
+        <v>177335</v>
       </c>
       <c r="H92" s="2">
-        <v>1841</v>
+        <v>175597</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E93" s="2">
-        <v>18724</v>
+        <v>290498</v>
       </c>
       <c r="F93" s="2">
-        <v>18724</v>
+        <v>290498</v>
       </c>
       <c r="G93" s="2">
-        <v>18189</v>
+        <v>282198</v>
       </c>
       <c r="H93" s="2">
-        <v>18010</v>
+        <v>279432</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>190</v>
+        <v>129</v>
       </c>
       <c r="E94" s="2">
-        <v>193067</v>
+        <v>44415</v>
       </c>
       <c r="F94" s="2">
-        <v>193067</v>
+        <v>44415</v>
       </c>
       <c r="G94" s="2">
-        <v>187550</v>
+        <v>43146</v>
       </c>
       <c r="H94" s="2">
-        <v>185712</v>
+        <v>42723</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>192</v>
+        <v>135</v>
       </c>
       <c r="E95" s="2">
-        <v>290498</v>
+        <v>822</v>
       </c>
       <c r="F95" s="2">
-        <v>290498</v>
+        <v>822</v>
       </c>
       <c r="G95" s="2">
-        <v>282198</v>
+        <v>799</v>
       </c>
       <c r="H95" s="2">
-        <v>279432</v>
+        <v>791</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>133</v>
+        <v>192</v>
       </c>
       <c r="E96" s="2">
-        <v>46809</v>
+        <v>6591</v>
       </c>
       <c r="F96" s="2">
-        <v>46809</v>
+        <v>6591</v>
       </c>
       <c r="G96" s="2">
-        <v>45472</v>
+        <v>6403</v>
       </c>
       <c r="H96" s="2">
-        <v>45026</v>
+        <v>6340</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="E97" s="2">
-        <v>856</v>
+        <v>64242</v>
       </c>
       <c r="F97" s="2">
-        <v>856</v>
+        <v>64242</v>
       </c>
       <c r="G97" s="2">
-        <v>831</v>
+        <v>62407</v>
       </c>
       <c r="H97" s="2">
-        <v>823</v>
+        <v>61795</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="C98" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" s="2">
-        <v>6792</v>
+        <v>8883</v>
       </c>
       <c r="F98" s="2">
-        <v>6792</v>
+        <v>8883</v>
       </c>
       <c r="G98" s="2">
-        <v>6598</v>
+        <v>8629</v>
       </c>
       <c r="H98" s="2">
-        <v>6534</v>
+        <v>8545</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D99" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="C99" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99" s="2">
-        <v>66725</v>
+        <v>88121</v>
       </c>
       <c r="F99" s="2">
-        <v>66725</v>
+        <v>88121</v>
       </c>
       <c r="G99" s="2">
-        <v>64819</v>
+        <v>85604</v>
       </c>
       <c r="H99" s="2">
-        <v>64183</v>
+        <v>84764</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E100" s="2">
-        <v>9431</v>
+        <v>86795</v>
       </c>
       <c r="F100" s="2">
-        <v>9431</v>
+        <v>86795</v>
       </c>
       <c r="G100" s="2">
-        <v>9162</v>
+        <v>84315</v>
       </c>
       <c r="H100" s="2">
-        <v>9072</v>
+        <v>83489</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E101" s="2">
-        <v>93592</v>
+        <v>28950</v>
       </c>
       <c r="F101" s="2">
-        <v>93592</v>
+        <v>28950</v>
       </c>
       <c r="G101" s="2">
-        <v>90918</v>
+        <v>28122</v>
       </c>
       <c r="H101" s="2">
-        <v>90026</v>
+        <v>27847</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>185</v>
+        <v>21</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E102" s="2">
-        <v>86795</v>
+        <v>106076</v>
       </c>
       <c r="F102" s="2">
-        <v>86795</v>
+        <v>106076</v>
       </c>
       <c r="G102" s="2">
-        <v>84315</v>
+        <v>103046</v>
       </c>
       <c r="H102" s="2">
-        <v>83489</v>
+        <v>102035</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>185</v>
+        <v>21</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E103" s="2">
-        <v>28950</v>
+        <v>54138</v>
       </c>
       <c r="F103" s="2">
-        <v>28950</v>
+        <v>54138</v>
       </c>
       <c r="G103" s="2">
-        <v>28122</v>
+        <v>52591</v>
       </c>
       <c r="H103" s="2">
-        <v>27847</v>
+        <v>52076</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E104" s="2">
-        <v>106076</v>
+        <v>53582</v>
       </c>
       <c r="F104" s="2">
-        <v>106076</v>
+        <v>53582</v>
       </c>
       <c r="G104" s="2">
-        <v>103046</v>
+        <v>52051</v>
       </c>
       <c r="H104" s="2">
-        <v>102035</v>
+        <v>51540</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>21</v>
+        <v>209</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E105" s="2">
-        <v>54138</v>
+        <v>13640</v>
       </c>
       <c r="F105" s="2">
-        <v>54138</v>
+        <v>13640</v>
       </c>
       <c r="G105" s="2">
-        <v>52591</v>
+        <v>13250</v>
       </c>
       <c r="H105" s="2">
-        <v>52076</v>
+        <v>13120</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>21</v>
+        <v>209</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E106" s="2">
-        <v>53582</v>
+        <v>35075</v>
       </c>
       <c r="F106" s="2">
-        <v>53582</v>
+        <v>35075</v>
       </c>
       <c r="G106" s="2">
-        <v>52051</v>
+        <v>34073</v>
       </c>
       <c r="H106" s="2">
-        <v>51540</v>
+        <v>33739</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E107" s="2">
-        <v>6526</v>
+        <v>3234</v>
       </c>
       <c r="F107" s="2">
-        <v>6526</v>
+        <v>3234</v>
       </c>
       <c r="G107" s="2">
-        <v>6339</v>
+        <v>3142</v>
       </c>
       <c r="H107" s="2">
-        <v>6277</v>
+        <v>3111</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>213</v>
+        <v>33</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E108" s="2">
-        <v>13640</v>
+        <v>10967</v>
       </c>
       <c r="F108" s="2">
-        <v>13640</v>
+        <v>10967</v>
       </c>
       <c r="G108" s="2">
-        <v>13250</v>
+        <v>10654</v>
       </c>
       <c r="H108" s="2">
-        <v>13120</v>
+        <v>10549</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E109" s="2">
-        <v>35075</v>
+        <v>9560</v>
       </c>
       <c r="F109" s="2">
-        <v>35075</v>
+        <v>9560</v>
       </c>
       <c r="G109" s="2">
-        <v>34073</v>
+        <v>9287</v>
       </c>
       <c r="H109" s="2">
-        <v>33739</v>
+        <v>9196</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>21</v>
+        <v>218</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E110" s="2">
-        <v>3234</v>
+        <v>19121</v>
       </c>
       <c r="F110" s="2">
-        <v>3234</v>
+        <v>19121</v>
       </c>
       <c r="G110" s="2">
-        <v>3142</v>
+        <v>18574</v>
       </c>
       <c r="H110" s="2">
-        <v>3111</v>
+        <v>18392</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>33</v>
+        <v>218</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E111" s="2">
-        <v>10967</v>
+        <v>47485</v>
       </c>
       <c r="F111" s="2">
-        <v>10967</v>
+        <v>47485</v>
       </c>
       <c r="G111" s="2">
-        <v>10654</v>
+        <v>46128</v>
       </c>
       <c r="H111" s="2">
-        <v>10549</v>
+        <v>45676</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E112" s="2">
-        <v>9560</v>
+        <v>94806</v>
       </c>
       <c r="F112" s="2">
-        <v>9560</v>
+        <v>94806</v>
       </c>
       <c r="G112" s="2">
-        <v>9287</v>
+        <v>92097</v>
       </c>
       <c r="H112" s="2">
-        <v>9196</v>
+        <v>91194</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E113" s="2">
-        <v>19121</v>
+        <v>191126</v>
       </c>
       <c r="F113" s="2">
-        <v>19121</v>
+        <v>191126</v>
       </c>
       <c r="G113" s="2">
-        <v>18574</v>
+        <v>185666</v>
       </c>
       <c r="H113" s="2">
-        <v>18392</v>
+        <v>183845</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>224</v>
+        <v>108</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E114" s="2">
-        <v>47485</v>
+        <v>28649</v>
       </c>
       <c r="F114" s="2">
-        <v>47485</v>
+        <v>28649</v>
       </c>
       <c r="G114" s="2">
-        <v>46128</v>
+        <v>27831</v>
       </c>
       <c r="H114" s="2">
-        <v>45676</v>
+        <v>27558</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>224</v>
+        <v>108</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E115" s="2">
-        <v>94806</v>
+        <v>57509</v>
       </c>
       <c r="F115" s="2">
-        <v>94806</v>
+        <v>57509</v>
       </c>
       <c r="G115" s="2">
-        <v>92097</v>
+        <v>55865</v>
       </c>
       <c r="H115" s="2">
-        <v>91194</v>
+        <v>55318</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>224</v>
+        <v>108</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>233</v>
       </c>
       <c r="E116" s="2">
-        <v>191126</v>
+        <v>80249</v>
       </c>
       <c r="F116" s="2">
-        <v>191126</v>
+        <v>80249</v>
       </c>
       <c r="G116" s="2">
-        <v>185666</v>
+        <v>77957</v>
       </c>
       <c r="H116" s="2">
-        <v>183845</v>
+        <v>77192</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E117" s="2">
-        <v>28649</v>
+        <v>149875</v>
       </c>
       <c r="F117" s="2">
-        <v>28649</v>
+        <v>149875</v>
       </c>
       <c r="G117" s="2">
-        <v>27831</v>
+        <v>145593</v>
       </c>
       <c r="H117" s="2">
-        <v>27558</v>
+        <v>144165</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>236</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E118" s="2">
-        <v>57086</v>
+        <v>198967</v>
       </c>
       <c r="F118" s="2">
-        <v>57086</v>
+        <v>198967</v>
       </c>
       <c r="G118" s="2">
-        <v>55455</v>
+        <v>193282</v>
       </c>
       <c r="H118" s="2">
-        <v>54912</v>
+        <v>191387</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E119" s="2">
-        <v>80249</v>
+        <v>71925</v>
       </c>
       <c r="F119" s="2">
-        <v>80249</v>
+        <v>71925</v>
       </c>
       <c r="G119" s="2">
-        <v>77957</v>
+        <v>69870</v>
       </c>
       <c r="H119" s="2">
-        <v>77192</v>
+        <v>69185</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E120" s="2">
-        <v>149875</v>
+        <v>119126</v>
       </c>
       <c r="F120" s="2">
-        <v>149875</v>
+        <v>119126</v>
       </c>
       <c r="G120" s="2">
-        <v>145593</v>
+        <v>115722</v>
       </c>
       <c r="H120" s="2">
-        <v>144165</v>
+        <v>114588</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>112</v>
+        <v>243</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E121" s="2">
-        <v>198967</v>
+        <v>12611</v>
       </c>
       <c r="F121" s="2">
-        <v>198967</v>
+        <v>12611</v>
       </c>
       <c r="G121" s="2">
-        <v>193282</v>
+        <v>12250</v>
       </c>
       <c r="H121" s="2">
-        <v>191387</v>
+        <v>12130</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>112</v>
+        <v>243</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E122" s="2">
-        <v>71925</v>
+        <v>13766</v>
       </c>
       <c r="F122" s="2">
-        <v>71925</v>
+        <v>13766</v>
       </c>
       <c r="G122" s="2">
-        <v>69870</v>
+        <v>13372</v>
       </c>
       <c r="H122" s="2">
-        <v>69185</v>
+        <v>13241</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>112</v>
+        <v>209</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E123" s="2">
-        <v>119126</v>
+        <v>93668</v>
       </c>
       <c r="F123" s="2">
-        <v>119126</v>
+        <v>93668</v>
       </c>
       <c r="G123" s="2">
-        <v>115722</v>
+        <v>90992</v>
       </c>
       <c r="H123" s="2">
-        <v>114588</v>
+        <v>90100</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>249</v>
+        <v>209</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E124" s="2">
-        <v>12611</v>
+        <v>68985</v>
       </c>
       <c r="F124" s="2">
-        <v>12611</v>
+        <v>68985</v>
       </c>
       <c r="G124" s="2">
-        <v>12250</v>
+        <v>67014</v>
       </c>
       <c r="H124" s="2">
-        <v>12130</v>
+        <v>66357</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E125" s="2">
-        <v>13766</v>
+        <v>3024</v>
       </c>
       <c r="F125" s="2">
-        <v>13766</v>
+        <v>3024</v>
       </c>
       <c r="G125" s="2">
-        <v>13372</v>
+        <v>2938</v>
       </c>
       <c r="H125" s="2">
-        <v>13241</v>
+        <v>2909</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>213</v>
+        <v>243</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E126" s="2">
-        <v>116550</v>
+        <v>5475</v>
       </c>
       <c r="F126" s="2">
-        <v>116550</v>
+        <v>5475</v>
       </c>
       <c r="G126" s="2">
-        <v>113220</v>
+        <v>5318</v>
       </c>
       <c r="H126" s="2">
-        <v>112110</v>
+        <v>5266</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>213</v>
+        <v>243</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E127" s="2">
-        <v>93668</v>
+        <v>10668</v>
       </c>
       <c r="F127" s="2">
-        <v>93668</v>
+        <v>10668</v>
       </c>
       <c r="G127" s="2">
-        <v>90992</v>
+        <v>10363</v>
       </c>
       <c r="H127" s="2">
-        <v>90100</v>
+        <v>10262</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>213</v>
+        <v>243</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E128" s="2">
-        <v>68985</v>
+        <v>15603</v>
       </c>
       <c r="F128" s="2">
-        <v>68985</v>
+        <v>15603</v>
       </c>
       <c r="G128" s="2">
-        <v>67014</v>
+        <v>15157</v>
       </c>
       <c r="H128" s="2">
-        <v>66357</v>
+        <v>15009</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>259</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E129" s="2">
-        <v>2956</v>
+        <v>20858</v>
       </c>
       <c r="F129" s="2">
-        <v>2956</v>
+        <v>20858</v>
       </c>
       <c r="G129" s="2">
-        <v>2871</v>
+        <v>20262</v>
       </c>
       <c r="H129" s="2">
-        <v>2843</v>
+        <v>20064</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>262</v>
       </c>
       <c r="E130" s="2">
-        <v>5475</v>
+        <v>25888</v>
       </c>
       <c r="F130" s="2">
-        <v>5475</v>
+        <v>25888</v>
       </c>
       <c r="G130" s="2">
-        <v>5318</v>
+        <v>25148</v>
       </c>
       <c r="H130" s="2">
-        <v>5266</v>
+        <v>24902</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E131" s="2">
-        <v>10668</v>
+        <v>31054</v>
       </c>
       <c r="F131" s="2">
-        <v>10668</v>
+        <v>31054</v>
       </c>
       <c r="G131" s="2">
-        <v>10363</v>
+        <v>30167</v>
       </c>
       <c r="H131" s="2">
-        <v>10262</v>
+        <v>29871</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>265</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E132" s="2">
-        <v>15656</v>
+        <v>36283</v>
       </c>
       <c r="F132" s="2">
-        <v>15656</v>
+        <v>36283</v>
       </c>
       <c r="G132" s="2">
-        <v>15208</v>
+        <v>35246</v>
       </c>
       <c r="H132" s="2">
-        <v>15059</v>
+        <v>34901</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>268</v>
       </c>
       <c r="E133" s="2">
-        <v>20858</v>
+        <v>41370</v>
       </c>
       <c r="F133" s="2">
-        <v>20858</v>
+        <v>41370</v>
       </c>
       <c r="G133" s="2">
-        <v>20262</v>
+        <v>40188</v>
       </c>
       <c r="H133" s="2">
-        <v>20064</v>
+        <v>39794</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E134" s="2">
-        <v>25888</v>
+        <v>51739</v>
       </c>
       <c r="F134" s="2">
-        <v>25888</v>
+        <v>51739</v>
       </c>
       <c r="G134" s="2">
-        <v>25148</v>
+        <v>50261</v>
       </c>
       <c r="H134" s="2">
-        <v>24902</v>
+        <v>49768</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>271</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>249</v>
+        <v>209</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E135" s="2">
-        <v>31117</v>
+        <v>6148</v>
       </c>
       <c r="F135" s="2">
-        <v>31117</v>
+        <v>6148</v>
       </c>
       <c r="G135" s="2">
-        <v>30228</v>
+        <v>5972</v>
       </c>
       <c r="H135" s="2">
-        <v>29931</v>
+        <v>5914</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>249</v>
+        <v>209</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E136" s="2">
-        <v>36283</v>
+        <v>12122</v>
       </c>
       <c r="F136" s="2">
-        <v>36283</v>
+        <v>12122</v>
       </c>
       <c r="G136" s="2">
-        <v>35246</v>
+        <v>11776</v>
       </c>
       <c r="H136" s="2">
-        <v>34901</v>
+        <v>11660</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>249</v>
+        <v>209</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>276</v>
       </c>
       <c r="E137" s="2">
-        <v>41370</v>
+        <v>16540</v>
       </c>
       <c r="F137" s="2">
-        <v>41370</v>
+        <v>16540</v>
       </c>
       <c r="G137" s="2">
-        <v>40188</v>
+        <v>16067</v>
       </c>
       <c r="H137" s="2">
-        <v>39794</v>
+        <v>15910</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>249</v>
+        <v>209</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E138" s="2">
-        <v>51739</v>
+        <v>21646</v>
       </c>
       <c r="F138" s="2">
-        <v>51739</v>
+        <v>21646</v>
       </c>
       <c r="G138" s="2">
-        <v>50261</v>
+        <v>21027</v>
       </c>
       <c r="H138" s="2">
-        <v>49768</v>
+        <v>20821</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E139" s="2">
-        <v>6148</v>
+        <v>26636</v>
       </c>
       <c r="F139" s="2">
-        <v>6148</v>
+        <v>26636</v>
       </c>
       <c r="G139" s="2">
-        <v>5972</v>
+        <v>25875</v>
       </c>
       <c r="H139" s="2">
-        <v>5914</v>
+        <v>25622</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E140" s="2">
-        <v>12057</v>
+        <v>31957</v>
       </c>
       <c r="F140" s="2">
-        <v>12057</v>
+        <v>31957</v>
       </c>
       <c r="G140" s="2">
-        <v>11713</v>
+        <v>31044</v>
       </c>
       <c r="H140" s="2">
-        <v>11598</v>
+        <v>30739</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E141" s="2">
-        <v>16540</v>
+        <v>51282</v>
       </c>
       <c r="F141" s="2">
-        <v>16540</v>
+        <v>51282</v>
       </c>
       <c r="G141" s="2">
-        <v>16067</v>
+        <v>49817</v>
       </c>
       <c r="H141" s="2">
-        <v>15910</v>
+        <v>49328</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>213</v>
+        <v>33</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E142" s="2">
-        <v>21546</v>
+        <v>6165</v>
       </c>
       <c r="F142" s="2">
-        <v>21546</v>
+        <v>6165</v>
       </c>
       <c r="G142" s="2">
-        <v>20930</v>
+        <v>5988</v>
       </c>
       <c r="H142" s="2">
-        <v>20725</v>
+        <v>5930</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>213</v>
+        <v>33</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E143" s="2">
-        <v>26636</v>
+        <v>11432</v>
       </c>
       <c r="F143" s="2">
-        <v>26636</v>
+        <v>11432</v>
       </c>
       <c r="G143" s="2">
-        <v>25875</v>
+        <v>11106</v>
       </c>
       <c r="H143" s="2">
-        <v>25622</v>
+        <v>10997</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>213</v>
+        <v>33</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E144" s="2">
-        <v>31805</v>
+        <v>15777</v>
       </c>
       <c r="F144" s="2">
-        <v>31805</v>
+        <v>15777</v>
       </c>
       <c r="G144" s="2">
-        <v>30896</v>
+        <v>15327</v>
       </c>
       <c r="H144" s="2">
-        <v>30593</v>
+        <v>15176</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>213</v>
+        <v>33</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E145" s="2">
-        <v>51282</v>
+        <v>21063</v>
       </c>
       <c r="F145" s="2">
-        <v>51282</v>
+        <v>21063</v>
       </c>
       <c r="G145" s="2">
-        <v>49817</v>
+        <v>20461</v>
       </c>
       <c r="H145" s="2">
-        <v>49328</v>
+        <v>20261</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E146" s="2">
-        <v>6161</v>
+        <v>26288</v>
       </c>
       <c r="F146" s="2">
-        <v>6161</v>
+        <v>26288</v>
       </c>
       <c r="G146" s="2">
-        <v>5985</v>
+        <v>25537</v>
       </c>
       <c r="H146" s="2">
-        <v>5927</v>
+        <v>25286</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E147" s="2">
-        <v>11440</v>
+        <v>31558</v>
       </c>
       <c r="F147" s="2">
-        <v>11440</v>
+        <v>31558</v>
       </c>
       <c r="G147" s="2">
-        <v>11113</v>
+        <v>30656</v>
       </c>
       <c r="H147" s="2">
-        <v>11004</v>
+        <v>30356</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E148" s="2">
-        <v>15755</v>
+        <v>42089</v>
       </c>
       <c r="F148" s="2">
-        <v>15755</v>
+        <v>42089</v>
       </c>
       <c r="G148" s="2">
-        <v>15305</v>
+        <v>40887</v>
       </c>
       <c r="H148" s="2">
-        <v>15155</v>
+        <v>40486</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>300</v>
       </c>
       <c r="E149" s="2">
-        <v>21389</v>
+        <v>52579</v>
       </c>
       <c r="F149" s="2">
-        <v>21389</v>
+        <v>52579</v>
       </c>
       <c r="G149" s="2">
-        <v>20777</v>
+        <v>51077</v>
       </c>
       <c r="H149" s="2">
-        <v>20574</v>
+        <v>50576</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E150" s="2">
-        <v>26255</v>
+        <v>2132</v>
       </c>
       <c r="F150" s="2">
-        <v>26255</v>
+        <v>2132</v>
       </c>
       <c r="G150" s="2">
-        <v>25505</v>
+        <v>2071</v>
       </c>
       <c r="H150" s="2">
-        <v>25255</v>
+        <v>2050</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E151" s="2">
-        <v>31516</v>
+        <v>5287</v>
       </c>
       <c r="F151" s="2">
-        <v>31516</v>
+        <v>5287</v>
       </c>
       <c r="G151" s="2">
-        <v>30615</v>
+        <v>5136</v>
       </c>
       <c r="H151" s="2">
-        <v>30315</v>
+        <v>5085</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E152" s="2">
-        <v>42005</v>
+        <v>10537</v>
       </c>
       <c r="F152" s="2">
-        <v>42005</v>
+        <v>10537</v>
       </c>
       <c r="G152" s="2">
-        <v>40805</v>
+        <v>10236</v>
       </c>
       <c r="H152" s="2">
-        <v>40405</v>
+        <v>10135</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E153" s="2">
-        <v>52511</v>
+        <v>15792</v>
       </c>
       <c r="F153" s="2">
-        <v>52511</v>
+        <v>15792</v>
       </c>
       <c r="G153" s="2">
-        <v>51010</v>
+        <v>15341</v>
       </c>
       <c r="H153" s="2">
-        <v>50510</v>
+        <v>15190</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E154" s="2">
-        <v>2132</v>
+        <v>21042</v>
       </c>
       <c r="F154" s="2">
-        <v>2132</v>
+        <v>21042</v>
       </c>
       <c r="G154" s="2">
-        <v>2071</v>
+        <v>20441</v>
       </c>
       <c r="H154" s="2">
-        <v>2050</v>
+        <v>20240</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E155" s="2">
-        <v>5252</v>
+        <v>26308</v>
       </c>
       <c r="F155" s="2">
-        <v>5252</v>
+        <v>26308</v>
       </c>
       <c r="G155" s="2">
-        <v>5102</v>
+        <v>25556</v>
       </c>
       <c r="H155" s="2">
-        <v>5052</v>
+        <v>25306</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E156" s="2">
-        <v>10495</v>
+        <v>31505</v>
       </c>
       <c r="F156" s="2">
-        <v>10495</v>
+        <v>31505</v>
       </c>
       <c r="G156" s="2">
-        <v>10195</v>
+        <v>30605</v>
       </c>
       <c r="H156" s="2">
-        <v>10095</v>
+        <v>30305</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E157" s="2">
-        <v>15745</v>
+        <v>52584</v>
       </c>
       <c r="F157" s="2">
-        <v>15745</v>
+        <v>52584</v>
       </c>
       <c r="G157" s="2">
-        <v>15295</v>
+        <v>51082</v>
       </c>
       <c r="H157" s="2">
-        <v>15145</v>
+        <v>50581</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>155</v>
+        <v>21</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E158" s="2">
-        <v>20990</v>
+        <v>15375</v>
       </c>
       <c r="F158" s="2">
-        <v>20990</v>
+        <v>15375</v>
       </c>
       <c r="G158" s="2">
-        <v>20390</v>
+        <v>14936</v>
       </c>
       <c r="H158" s="2">
-        <v>20190</v>
+        <v>14789</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>155</v>
+        <v>21</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E159" s="2">
-        <v>26098</v>
+        <v>20706</v>
       </c>
       <c r="F159" s="2">
-        <v>26098</v>
+        <v>20706</v>
       </c>
       <c r="G159" s="2">
-        <v>25352</v>
+        <v>20114</v>
       </c>
       <c r="H159" s="2">
-        <v>25104</v>
+        <v>19917</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>155</v>
+        <v>21</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E160" s="2">
-        <v>31463</v>
+        <v>25814</v>
       </c>
       <c r="F160" s="2">
-        <v>31463</v>
+        <v>25814</v>
       </c>
       <c r="G160" s="2">
-        <v>30564</v>
+        <v>25077</v>
       </c>
       <c r="H160" s="2">
-        <v>30265</v>
+        <v>24831</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>155</v>
+        <v>21</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E161" s="2">
-        <v>52421</v>
+        <v>30946</v>
       </c>
       <c r="F161" s="2">
-        <v>52421</v>
+        <v>30946</v>
       </c>
       <c r="G161" s="2">
-        <v>50924</v>
+        <v>30061</v>
       </c>
       <c r="H161" s="2">
-        <v>50424</v>
+        <v>29767</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E162" s="2">
-        <v>10632</v>
+        <v>51377</v>
       </c>
       <c r="F162" s="2">
-        <v>10632</v>
+        <v>51377</v>
       </c>
       <c r="G162" s="2">
-        <v>10329</v>
+        <v>49909</v>
       </c>
       <c r="H162" s="2">
-        <v>10227</v>
+        <v>49419</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E163" s="2">
-        <v>15375</v>
+        <v>41314</v>
       </c>
       <c r="F163" s="2">
-        <v>15375</v>
+        <v>41314</v>
       </c>
       <c r="G163" s="2">
-        <v>14936</v>
+        <v>40134</v>
       </c>
       <c r="H163" s="2">
-        <v>14789</v>
+        <v>39740</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>21</v>
+        <v>243</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E164" s="2">
-        <v>20619</v>
+        <v>4216</v>
       </c>
       <c r="F164" s="2">
-        <v>20619</v>
+        <v>4216</v>
       </c>
       <c r="G164" s="2">
-        <v>20030</v>
+        <v>4095</v>
       </c>
       <c r="H164" s="2">
-        <v>19833</v>
+        <v>4055</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>21</v>
+        <v>209</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E165" s="2">
-        <v>25772</v>
+        <v>3633</v>
       </c>
       <c r="F165" s="2">
-        <v>25772</v>
+        <v>3633</v>
       </c>
       <c r="G165" s="2">
-        <v>25036</v>
+        <v>3529</v>
       </c>
       <c r="H165" s="2">
-        <v>24790</v>
+        <v>3495</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E166" s="2">
-        <v>30946</v>
+        <v>4410</v>
       </c>
       <c r="F166" s="2">
-        <v>30946</v>
+        <v>4410</v>
       </c>
       <c r="G166" s="2">
-        <v>30061</v>
+        <v>4284</v>
       </c>
       <c r="H166" s="2">
-        <v>29767</v>
+        <v>4242</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E167" s="2">
-        <v>51377</v>
+        <v>67436</v>
       </c>
       <c r="F167" s="2">
-        <v>51377</v>
+        <v>67436</v>
       </c>
       <c r="G167" s="2">
-        <v>49909</v>
+        <v>65510</v>
       </c>
       <c r="H167" s="2">
-        <v>49419</v>
+        <v>64867</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>21</v>
+        <v>243</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>338</v>
       </c>
       <c r="E168" s="2">
-        <v>41314</v>
+        <v>3701</v>
       </c>
       <c r="F168" s="2">
-        <v>41314</v>
+        <v>3701</v>
       </c>
       <c r="G168" s="2">
-        <v>40134</v>
+        <v>3596</v>
       </c>
       <c r="H168" s="2">
-        <v>39740</v>
+        <v>3560</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>339</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>249</v>
+        <v>340</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E169" s="2">
-        <v>4216</v>
+        <v>33599</v>
       </c>
       <c r="F169" s="2">
-        <v>4216</v>
+        <v>33599</v>
       </c>
       <c r="G169" s="2">
-        <v>4095</v>
+        <v>32639</v>
       </c>
       <c r="H169" s="2">
-        <v>4055</v>
+        <v>32319</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>213</v>
+        <v>340</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E170" s="2">
-        <v>3633</v>
+        <v>50635</v>
       </c>
       <c r="F170" s="2">
-        <v>3633</v>
+        <v>50635</v>
       </c>
       <c r="G170" s="2">
-        <v>3529</v>
+        <v>49188</v>
       </c>
       <c r="H170" s="2">
-        <v>3495</v>
+        <v>48706</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>33</v>
+        <v>340</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E171" s="2">
-        <v>4410</v>
+        <v>323109</v>
       </c>
       <c r="F171" s="2">
-        <v>4410</v>
+        <v>323109</v>
       </c>
       <c r="G171" s="2">
-        <v>4284</v>
+        <v>313877</v>
       </c>
       <c r="H171" s="2">
-        <v>4242</v>
+        <v>310800</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>21</v>
+        <v>340</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E172" s="2">
-        <v>67436</v>
+        <v>46514</v>
       </c>
       <c r="F172" s="2">
-        <v>67436</v>
+        <v>46514</v>
       </c>
       <c r="G172" s="2">
-        <v>65510</v>
+        <v>45185</v>
       </c>
       <c r="H172" s="2">
-        <v>64867</v>
+        <v>44742</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>249</v>
+        <v>340</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E173" s="2">
-        <v>4022</v>
+        <v>374910</v>
       </c>
       <c r="F173" s="2">
-        <v>4022</v>
+        <v>374910</v>
       </c>
       <c r="G173" s="2">
-        <v>3907</v>
+        <v>364198</v>
       </c>
       <c r="H173" s="2">
-        <v>3868</v>
+        <v>360628</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E174" s="2">
-        <v>32551</v>
+        <v>64448</v>
       </c>
       <c r="F174" s="2">
-        <v>32551</v>
+        <v>64448</v>
       </c>
       <c r="G174" s="2">
-        <v>31621</v>
+        <v>62607</v>
       </c>
       <c r="H174" s="2">
-        <v>31311</v>
+        <v>61993</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>353</v>
       </c>
       <c r="E175" s="2">
-        <v>251256</v>
+        <v>63471</v>
       </c>
       <c r="F175" s="2">
-        <v>251256</v>
+        <v>63471</v>
       </c>
       <c r="G175" s="2">
-        <v>244077</v>
+        <v>61658</v>
       </c>
       <c r="H175" s="2">
-        <v>241684</v>
+        <v>61053</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E176" s="2">
-        <v>48168</v>
+        <v>84235</v>
       </c>
       <c r="F176" s="2">
-        <v>48168</v>
+        <v>84235</v>
       </c>
       <c r="G176" s="2">
-        <v>46791</v>
+        <v>81828</v>
       </c>
       <c r="H176" s="2">
-        <v>46333</v>
+        <v>81026</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E177" s="2">
-        <v>323109</v>
+        <v>119033</v>
       </c>
       <c r="F177" s="2">
-        <v>323109</v>
+        <v>119033</v>
       </c>
       <c r="G177" s="2">
-        <v>313877</v>
+        <v>115632</v>
       </c>
       <c r="H177" s="2">
-        <v>310800</v>
+        <v>114499</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E178" s="2">
-        <v>48838</v>
+        <v>152066</v>
       </c>
       <c r="F178" s="2">
-        <v>48838</v>
+        <v>152066</v>
       </c>
       <c r="G178" s="2">
-        <v>47442</v>
+        <v>147722</v>
       </c>
       <c r="H178" s="2">
-        <v>46977</v>
+        <v>146273</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E179" s="2">
-        <v>374910</v>
+        <v>164850</v>
       </c>
       <c r="F179" s="2">
-        <v>374910</v>
+        <v>164850</v>
       </c>
       <c r="G179" s="2">
-        <v>364198</v>
+        <v>160140</v>
       </c>
       <c r="H179" s="2">
-        <v>360628</v>
+        <v>158570</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E180" s="2">
-        <v>64107</v>
+        <v>33714</v>
       </c>
       <c r="F180" s="2">
-        <v>64107</v>
+        <v>33714</v>
       </c>
       <c r="G180" s="2">
-        <v>62275</v>
+        <v>32751</v>
       </c>
       <c r="H180" s="2">
-        <v>61665</v>
+        <v>32430</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>365</v>
       </c>
       <c r="E181" s="2">
-        <v>62920</v>
+        <v>157616</v>
       </c>
       <c r="F181" s="2">
-        <v>62920</v>
+        <v>157616</v>
       </c>
       <c r="G181" s="2">
-        <v>61122</v>
+        <v>153112</v>
       </c>
       <c r="H181" s="2">
-        <v>60523</v>
+        <v>151611</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>367</v>
       </c>
       <c r="E182" s="2">
-        <v>80980</v>
+        <v>199664</v>
       </c>
       <c r="F182" s="2">
-        <v>80980</v>
+        <v>199664</v>
       </c>
       <c r="G182" s="2">
-        <v>78666</v>
+        <v>193959</v>
       </c>
       <c r="H182" s="2">
-        <v>77895</v>
+        <v>192058</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>350</v>
+        <v>33</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E183" s="2">
-        <v>119033</v>
+        <v>73474</v>
       </c>
       <c r="F183" s="2">
-        <v>119033</v>
+        <v>73474</v>
       </c>
       <c r="G183" s="2">
-        <v>115632</v>
+        <v>71375</v>
       </c>
       <c r="H183" s="2">
-        <v>114499</v>
+        <v>70675</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>350</v>
+        <v>151</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>371</v>
       </c>
       <c r="E184" s="2">
-        <v>144821</v>
+        <v>163580</v>
       </c>
       <c r="F184" s="2">
-        <v>144821</v>
+        <v>163580</v>
       </c>
       <c r="G184" s="2">
-        <v>140684</v>
+        <v>158906</v>
       </c>
       <c r="H184" s="2">
-        <v>139304</v>
+        <v>157348</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>350</v>
+        <v>21</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E185" s="2">
-        <v>153011</v>
+        <v>238376</v>
       </c>
       <c r="F185" s="2">
-        <v>153011</v>
+        <v>238376</v>
       </c>
       <c r="G185" s="2">
-        <v>148640</v>
+        <v>231566</v>
       </c>
       <c r="H185" s="2">
-        <v>147182</v>
+        <v>229295</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>350</v>
+        <v>151</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>375</v>
       </c>
       <c r="E186" s="2">
-        <v>31877</v>
+        <v>148916</v>
       </c>
       <c r="F186" s="2">
-        <v>31877</v>
+        <v>148916</v>
       </c>
       <c r="G186" s="2">
-        <v>30966</v>
+        <v>144662</v>
       </c>
       <c r="H186" s="2">
-        <v>30663</v>
+        <v>143243</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>350</v>
+        <v>209</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>377</v>
       </c>
       <c r="E187" s="2">
-        <v>157616</v>
+        <v>60701</v>
       </c>
       <c r="F187" s="2">
-        <v>157616</v>
+        <v>60701</v>
       </c>
       <c r="G187" s="2">
-        <v>153112</v>
+        <v>58966</v>
       </c>
       <c r="H187" s="2">
-        <v>151611</v>
+        <v>58388</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>350</v>
+        <v>209</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>379</v>
       </c>
       <c r="E188" s="2">
-        <v>199664</v>
+        <v>5775</v>
       </c>
       <c r="F188" s="2">
-        <v>199664</v>
+        <v>5775</v>
       </c>
       <c r="G188" s="2">
-        <v>193959</v>
+        <v>5610</v>
       </c>
       <c r="H188" s="2">
-        <v>192058</v>
+        <v>5555</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>33</v>
+        <v>209</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>381</v>
       </c>
       <c r="E189" s="2">
-        <v>73474</v>
+        <v>112513</v>
       </c>
       <c r="F189" s="2">
-        <v>73474</v>
+        <v>112513</v>
       </c>
       <c r="G189" s="2">
-        <v>71375</v>
+        <v>109298</v>
       </c>
       <c r="H189" s="2">
-        <v>70675</v>
+        <v>108227</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>21</v>
+        <v>209</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>383</v>
       </c>
       <c r="E190" s="2">
-        <v>498199</v>
+        <v>34241</v>
       </c>
       <c r="F190" s="2">
-        <v>498199</v>
+        <v>34241</v>
       </c>
       <c r="G190" s="2">
-        <v>483965</v>
+        <v>33262</v>
       </c>
       <c r="H190" s="2">
-        <v>479220</v>
+        <v>32936</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E191" s="2">
-        <v>163580</v>
+        <v>45616</v>
       </c>
       <c r="F191" s="2">
-        <v>163580</v>
+        <v>45616</v>
       </c>
       <c r="G191" s="2">
-        <v>158906</v>
+        <v>44313</v>
       </c>
       <c r="H191" s="2">
-        <v>157348</v>
+        <v>43878</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>387</v>
       </c>
       <c r="E192" s="2">
-        <v>238376</v>
+        <v>88632</v>
       </c>
       <c r="F192" s="2">
-        <v>238376</v>
+        <v>88632</v>
       </c>
       <c r="G192" s="2">
-        <v>231566</v>
+        <v>86099</v>
       </c>
       <c r="H192" s="2">
-        <v>229295</v>
+        <v>85255</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>389</v>
       </c>
       <c r="E193" s="2">
-        <v>148916</v>
+        <v>109762</v>
       </c>
       <c r="F193" s="2">
-        <v>148916</v>
+        <v>109762</v>
       </c>
       <c r="G193" s="2">
-        <v>144662</v>
+        <v>106626</v>
       </c>
       <c r="H193" s="2">
-        <v>143243</v>
+        <v>105580</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>213</v>
+        <v>151</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E194" s="2">
-        <v>59399</v>
+        <v>71690</v>
       </c>
       <c r="F194" s="2">
-        <v>59399</v>
+        <v>71690</v>
       </c>
       <c r="G194" s="2">
-        <v>57701</v>
+        <v>69642</v>
       </c>
       <c r="H194" s="2">
-        <v>57136</v>
+        <v>68959</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>213</v>
+        <v>151</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>393</v>
+        <v>152</v>
       </c>
       <c r="E195" s="2">
-        <v>5775</v>
+        <v>73281</v>
       </c>
       <c r="F195" s="2">
-        <v>5775</v>
+        <v>73281</v>
       </c>
       <c r="G195" s="2">
-        <v>5610</v>
+        <v>71187</v>
       </c>
       <c r="H195" s="2">
-        <v>5555</v>
+        <v>70489</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="C196" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E196" s="2">
-        <v>109830</v>
+        <v>22170</v>
       </c>
       <c r="F196" s="2">
-        <v>109830</v>
+        <v>22170</v>
       </c>
       <c r="G196" s="2">
-        <v>106692</v>
+        <v>21536</v>
       </c>
       <c r="H196" s="2">
-        <v>105646</v>
+        <v>21325</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D197" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="C197" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" s="2">
-        <v>33873</v>
+        <v>10626</v>
       </c>
       <c r="F197" s="2">
-        <v>33873</v>
+        <v>10626</v>
       </c>
       <c r="G197" s="2">
-        <v>32905</v>
+        <v>10322</v>
       </c>
       <c r="H197" s="2">
-        <v>32583</v>
+        <v>10221</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="C198" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E198" s="2">
-        <v>45616</v>
+        <v>13046</v>
       </c>
       <c r="F198" s="2">
-        <v>45616</v>
+        <v>13046</v>
       </c>
       <c r="G198" s="2">
-        <v>44313</v>
+        <v>12674</v>
       </c>
       <c r="H198" s="2">
-        <v>43878</v>
+        <v>12549</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D199" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="C199" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E199" s="2">
-        <v>88632</v>
+        <v>6725</v>
       </c>
       <c r="F199" s="2">
-        <v>88632</v>
+        <v>6725</v>
       </c>
       <c r="G199" s="2">
-        <v>86099</v>
+        <v>6533</v>
       </c>
       <c r="H199" s="2">
-        <v>85255</v>
+        <v>6469</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D200" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="C200" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E200" s="2">
-        <v>109762</v>
+        <v>31080</v>
       </c>
       <c r="F200" s="2">
-        <v>109762</v>
+        <v>31080</v>
       </c>
       <c r="G200" s="2">
-        <v>106626</v>
+        <v>30192</v>
       </c>
       <c r="H200" s="2">
-        <v>105580</v>
+        <v>29896</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="C201" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E201" s="2">
-        <v>71690</v>
+        <v>8831</v>
       </c>
       <c r="F201" s="2">
-        <v>71690</v>
+        <v>8831</v>
       </c>
       <c r="G201" s="2">
-        <v>69642</v>
+        <v>8578</v>
       </c>
       <c r="H201" s="2">
-        <v>68959</v>
+        <v>8494</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="C202" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E202" s="2">
-        <v>73281</v>
+        <v>50111</v>
       </c>
       <c r="F202" s="2">
-        <v>73281</v>
+        <v>50111</v>
       </c>
       <c r="G202" s="2">
-        <v>71187</v>
+        <v>48680</v>
       </c>
       <c r="H202" s="2">
-        <v>70489</v>
+        <v>48202</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>155</v>
+        <v>243</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>408</v>
       </c>
       <c r="E203" s="2">
-        <v>22170</v>
+        <v>73868</v>
       </c>
       <c r="F203" s="2">
-        <v>22170</v>
+        <v>73868</v>
       </c>
       <c r="G203" s="2">
-        <v>21536</v>
+        <v>71757</v>
       </c>
       <c r="H203" s="2">
-        <v>21325</v>
+        <v>71054</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>21</v>
+        <v>243</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>410</v>
       </c>
       <c r="E204" s="2">
-        <v>10626</v>
+        <v>10831</v>
       </c>
       <c r="F204" s="2">
-        <v>10626</v>
+        <v>10831</v>
       </c>
       <c r="G204" s="2">
-        <v>10322</v>
+        <v>10521</v>
       </c>
       <c r="H204" s="2">
-        <v>10221</v>
+        <v>10418</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>21</v>
+        <v>243</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E205" s="2">
-        <v>13104</v>
+        <v>48996</v>
       </c>
       <c r="F205" s="2">
-        <v>13104</v>
+        <v>48996</v>
       </c>
       <c r="G205" s="2">
-        <v>12730</v>
+        <v>47596</v>
       </c>
       <c r="H205" s="2">
-        <v>12605</v>
+        <v>47130</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>21</v>
+        <v>243</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E206" s="2">
-        <v>6725</v>
+        <v>101622</v>
       </c>
       <c r="F206" s="2">
-        <v>6725</v>
+        <v>101622</v>
       </c>
       <c r="G206" s="2">
-        <v>6533</v>
+        <v>98719</v>
       </c>
       <c r="H206" s="2">
-        <v>6469</v>
+        <v>97751</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>415</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>21</v>
+        <v>243</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>416</v>
       </c>
       <c r="E207" s="2">
-        <v>31080</v>
+        <v>6290</v>
       </c>
       <c r="F207" s="2">
-        <v>31080</v>
+        <v>6290</v>
       </c>
       <c r="G207" s="2">
-        <v>30192</v>
+        <v>6110</v>
       </c>
       <c r="H207" s="2">
-        <v>29896</v>
+        <v>6050</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E208" s="2">
-        <v>7886</v>
+        <v>64964</v>
       </c>
       <c r="F208" s="2">
-        <v>7886</v>
+        <v>64964</v>
       </c>
       <c r="G208" s="2">
-        <v>7660</v>
+        <v>63107</v>
       </c>
       <c r="H208" s="2">
-        <v>7585</v>
+        <v>62489</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>420</v>
       </c>
       <c r="E209" s="2">
-        <v>53813</v>
+        <v>14674</v>
       </c>
       <c r="F209" s="2">
-        <v>53813</v>
+        <v>14674</v>
       </c>
       <c r="G209" s="2">
-        <v>52275</v>
+        <v>14255</v>
       </c>
       <c r="H209" s="2">
-        <v>51763</v>
+        <v>14115</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>422</v>
       </c>
       <c r="E210" s="2">
-        <v>58564</v>
+        <v>120475</v>
       </c>
       <c r="F210" s="2">
-        <v>58564</v>
+        <v>120475</v>
       </c>
       <c r="G210" s="2">
-        <v>56891</v>
+        <v>117033</v>
       </c>
       <c r="H210" s="2">
-        <v>56333</v>
+        <v>115885</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E211" s="2">
-        <v>9776</v>
+        <v>34590</v>
       </c>
       <c r="F211" s="2">
-        <v>9776</v>
+        <v>34590</v>
       </c>
       <c r="G211" s="2">
-        <v>9496</v>
+        <v>33602</v>
       </c>
       <c r="H211" s="2">
-        <v>9403</v>
+        <v>33272</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>426</v>
       </c>
       <c r="E212" s="2">
-        <v>36934</v>
+        <v>111048</v>
       </c>
       <c r="F212" s="2">
-        <v>36934</v>
+        <v>111048</v>
       </c>
       <c r="G212" s="2">
-        <v>35879</v>
+        <v>107875</v>
       </c>
       <c r="H212" s="2">
-        <v>35527</v>
+        <v>106818</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>249</v>
+        <v>151</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>428</v>
       </c>
       <c r="E213" s="2">
-        <v>101622</v>
+        <v>53291</v>
       </c>
       <c r="F213" s="2">
-        <v>101622</v>
+        <v>53291</v>
       </c>
       <c r="G213" s="2">
-        <v>98719</v>
+        <v>51768</v>
       </c>
       <c r="H213" s="2">
-        <v>97751</v>
+        <v>51261</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>249</v>
+        <v>151</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>430</v>
       </c>
       <c r="E214" s="2">
-        <v>6290</v>
+        <v>12318</v>
       </c>
       <c r="F214" s="2">
-        <v>6290</v>
+        <v>12318</v>
       </c>
       <c r="G214" s="2">
-        <v>6110</v>
+        <v>11966</v>
       </c>
       <c r="H214" s="2">
-        <v>6050</v>
+        <v>11848</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>249</v>
+        <v>151</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>432</v>
       </c>
       <c r="E215" s="2">
-        <v>64964</v>
+        <v>17260</v>
       </c>
       <c r="F215" s="2">
-        <v>64964</v>
+        <v>17260</v>
       </c>
       <c r="G215" s="2">
-        <v>63107</v>
+        <v>16767</v>
       </c>
       <c r="H215" s="2">
-        <v>62489</v>
+        <v>16602</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>249</v>
+        <v>151</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>434</v>
       </c>
       <c r="E216" s="2">
-        <v>14674</v>
+        <v>76196</v>
       </c>
       <c r="F216" s="2">
-        <v>14674</v>
+        <v>76196</v>
       </c>
       <c r="G216" s="2">
-        <v>14255</v>
+        <v>74019</v>
       </c>
       <c r="H216" s="2">
-        <v>14115</v>
+        <v>73294</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>249</v>
+        <v>151</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>436</v>
       </c>
       <c r="E217" s="2">
-        <v>120475</v>
+        <v>17281</v>
       </c>
       <c r="F217" s="2">
-        <v>120475</v>
+        <v>17281</v>
       </c>
       <c r="G217" s="2">
-        <v>117033</v>
+        <v>16787</v>
       </c>
       <c r="H217" s="2">
-        <v>115885</v>
+        <v>16623</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>249</v>
+        <v>151</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E218" s="2">
-        <v>34590</v>
+        <v>112333</v>
       </c>
       <c r="F218" s="2">
-        <v>34590</v>
+        <v>112333</v>
       </c>
       <c r="G218" s="2">
-        <v>33602</v>
+        <v>109124</v>
       </c>
       <c r="H218" s="2">
-        <v>33272</v>
+        <v>108054</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>249</v>
+        <v>151</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>440</v>
       </c>
       <c r="E219" s="2">
-        <v>111048</v>
+        <v>37396</v>
       </c>
       <c r="F219" s="2">
-        <v>111048</v>
+        <v>37396</v>
       </c>
       <c r="G219" s="2">
-        <v>107875</v>
+        <v>36327</v>
       </c>
       <c r="H219" s="2">
-        <v>106818</v>
+        <v>35971</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>442</v>
       </c>
       <c r="E220" s="2">
-        <v>53291</v>
+        <v>137123</v>
       </c>
       <c r="F220" s="2">
-        <v>53291</v>
+        <v>137123</v>
       </c>
       <c r="G220" s="2">
-        <v>51768</v>
+        <v>133205</v>
       </c>
       <c r="H220" s="2">
-        <v>51261</v>
+        <v>131899</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>155</v>
+        <v>444</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E221" s="2">
-        <v>12318</v>
+        <v>9403</v>
       </c>
       <c r="F221" s="2">
-        <v>12318</v>
+        <v>9403</v>
       </c>
       <c r="G221" s="2">
-        <v>11966</v>
+        <v>9134</v>
       </c>
       <c r="H221" s="2">
-        <v>11848</v>
+        <v>9045</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>155</v>
+        <v>444</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E222" s="2">
-        <v>17260</v>
+        <v>18806</v>
       </c>
       <c r="F222" s="2">
-        <v>17260</v>
+        <v>18806</v>
       </c>
       <c r="G222" s="2">
-        <v>16767</v>
+        <v>18268</v>
       </c>
       <c r="H222" s="2">
-        <v>16602</v>
+        <v>18089</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>155</v>
+        <v>444</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E223" s="2">
-        <v>76196</v>
+        <v>187976</v>
       </c>
       <c r="F223" s="2">
-        <v>76196</v>
+        <v>187976</v>
       </c>
       <c r="G223" s="2">
-        <v>74019</v>
+        <v>182606</v>
       </c>
       <c r="H223" s="2">
-        <v>73294</v>
+        <v>180815</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>155</v>
+        <v>444</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E224" s="2">
-        <v>17281</v>
+        <v>282056</v>
       </c>
       <c r="F224" s="2">
-        <v>17281</v>
+        <v>282056</v>
       </c>
       <c r="G224" s="2">
-        <v>16787</v>
+        <v>273998</v>
       </c>
       <c r="H224" s="2">
-        <v>16623</v>
+        <v>271311</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>155</v>
+        <v>444</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E225" s="2">
-        <v>112333</v>
+        <v>47014</v>
       </c>
       <c r="F225" s="2">
-        <v>112333</v>
+        <v>47014</v>
       </c>
       <c r="G225" s="2">
-        <v>109124</v>
+        <v>45671</v>
       </c>
       <c r="H225" s="2">
-        <v>108054</v>
+        <v>45223</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>155</v>
+        <v>444</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E226" s="2">
-        <v>37396</v>
+        <v>464373</v>
       </c>
       <c r="F226" s="2">
-        <v>37396</v>
+        <v>464373</v>
       </c>
       <c r="G226" s="2">
-        <v>36327</v>
+        <v>451105</v>
       </c>
       <c r="H226" s="2">
-        <v>35971</v>
+        <v>446683</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>155</v>
+        <v>444</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E227" s="2">
-        <v>137123</v>
+        <v>92888</v>
       </c>
       <c r="F227" s="2">
-        <v>137123</v>
+        <v>92888</v>
       </c>
       <c r="G227" s="2">
-        <v>133205</v>
+        <v>90234</v>
       </c>
       <c r="H227" s="2">
-        <v>131899</v>
+        <v>89350</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E228" s="2">
-        <v>9403</v>
+        <v>121018</v>
       </c>
       <c r="F228" s="2">
-        <v>9403</v>
+        <v>121018</v>
       </c>
       <c r="G228" s="2">
-        <v>9134</v>
+        <v>117560</v>
       </c>
       <c r="H228" s="2">
-        <v>9045</v>
+        <v>116408</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E229" s="2">
-        <v>18806</v>
+        <v>218463</v>
       </c>
       <c r="F229" s="2">
-        <v>18806</v>
+        <v>218463</v>
       </c>
       <c r="G229" s="2">
-        <v>18268</v>
+        <v>212221</v>
       </c>
       <c r="H229" s="2">
-        <v>18089</v>
+        <v>210141</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E230" s="2">
-        <v>187976</v>
+        <v>54230</v>
       </c>
       <c r="F230" s="2">
-        <v>187976</v>
+        <v>54230</v>
       </c>
       <c r="G230" s="2">
-        <v>182606</v>
+        <v>52681</v>
       </c>
       <c r="H230" s="2">
-        <v>180815</v>
+        <v>52164</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
-      <c r="B231" s="1" t="s">
-        <v>464</v>
+      <c r="B231" s="1">
+        <v>12801</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E231" s="2">
-        <v>282056</v>
+        <v>275843</v>
       </c>
       <c r="F231" s="2">
-        <v>282056</v>
+        <v>275843</v>
       </c>
       <c r="G231" s="2">
-        <v>273998</v>
+        <v>267962</v>
       </c>
       <c r="H231" s="2">
-        <v>271311</v>
+        <v>265335</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
-      <c r="B232" s="1" t="s">
-        <v>466</v>
+      <c r="B232" s="1">
+        <v>181</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E232" s="2">
-        <v>47014</v>
+        <v>4040</v>
       </c>
       <c r="F232" s="2">
-        <v>47014</v>
+        <v>4040</v>
       </c>
       <c r="G232" s="2">
-        <v>45671</v>
+        <v>3925</v>
       </c>
       <c r="H232" s="2">
-        <v>45223</v>
+        <v>3886</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
-      <c r="B233" s="1" t="s">
+      <c r="B233" s="1">
+        <v>272</v>
+      </c>
+      <c r="C233" s="1" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>469</v>
       </c>
       <c r="E233" s="2">
-        <v>464373</v>
+        <v>36557</v>
       </c>
       <c r="F233" s="2">
-        <v>464373</v>
+        <v>36557</v>
       </c>
       <c r="G233" s="2">
-        <v>451105</v>
+        <v>35512</v>
       </c>
       <c r="H233" s="2">
-        <v>446683</v>
+        <v>35164</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
-      <c r="B234" s="1" t="s">
+      <c r="B234" s="1">
+        <v>30</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="C234" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E234" s="2">
-        <v>94001</v>
+        <v>6178</v>
       </c>
       <c r="F234" s="2">
-        <v>94001</v>
+        <v>6178</v>
       </c>
       <c r="G234" s="2">
-        <v>91316</v>
+        <v>6002</v>
       </c>
       <c r="H234" s="2">
-        <v>90420</v>
+        <v>5943</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
-      <c r="B235" s="1" t="s">
-        <v>472</v>
+      <c r="B235" s="1">
+        <v>3001</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E235" s="2">
-        <v>121018</v>
+        <v>70846</v>
       </c>
       <c r="F235" s="2">
-        <v>121018</v>
+        <v>70846</v>
       </c>
       <c r="G235" s="2">
-        <v>117560</v>
+        <v>68821</v>
       </c>
       <c r="H235" s="2">
-        <v>116408</v>
+        <v>68147</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
-      <c r="B236" s="1" t="s">
-        <v>475</v>
+      <c r="B236" s="1">
+        <v>301</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E236" s="2">
-        <v>219524</v>
+        <v>7116</v>
       </c>
       <c r="F236" s="2">
-        <v>219524</v>
+        <v>7116</v>
       </c>
       <c r="G236" s="2">
-        <v>213251</v>
+        <v>6913</v>
       </c>
       <c r="H236" s="2">
-        <v>211161</v>
+        <v>6845</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
-      <c r="B237" s="1" t="s">
-        <v>477</v>
+      <c r="B237" s="1">
+        <v>4201</v>
       </c>
       <c r="C237" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="D237" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="D237" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E237" s="2">
-        <v>54230</v>
+        <v>102087</v>
       </c>
       <c r="F237" s="2">
-        <v>54230</v>
+        <v>102087</v>
       </c>
       <c r="G237" s="2">
-        <v>52681</v>
+        <v>99171</v>
       </c>
       <c r="H237" s="2">
-        <v>52164</v>
+        <v>98198</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1">
-        <v>12801</v>
+        <v>601</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>479</v>
+        <v>465</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="E238" s="2">
-        <v>273120</v>
+        <v>14087</v>
       </c>
       <c r="F238" s="2">
-        <v>273120</v>
+        <v>14087</v>
       </c>
       <c r="G238" s="2">
-        <v>265316</v>
+        <v>13684</v>
       </c>
       <c r="H238" s="2">
-        <v>262715</v>
+        <v>13550</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1">
-        <v>181</v>
+        <v>6801</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>479</v>
+        <v>465</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E239" s="2">
-        <v>3963</v>
+        <v>142738</v>
       </c>
       <c r="F239" s="2">
-        <v>3963</v>
+        <v>142738</v>
       </c>
       <c r="G239" s="2">
-        <v>3849</v>
+        <v>138660</v>
       </c>
       <c r="H239" s="2">
-        <v>3812</v>
+        <v>137300</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1">
-        <v>272</v>
+        <v>96</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>482</v>
+        <v>468</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="E240" s="2">
-        <v>36557</v>
+        <v>12233</v>
       </c>
       <c r="F240" s="2">
-        <v>36557</v>
+        <v>12233</v>
       </c>
       <c r="G240" s="2">
-        <v>35512</v>
+        <v>11883</v>
       </c>
       <c r="H240" s="2">
-        <v>35164</v>
+        <v>11767</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1">
-        <v>30</v>
+        <v>976</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>482</v>
+        <v>468</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="E241" s="2">
-        <v>6178</v>
+        <v>121571</v>
       </c>
       <c r="F241" s="2">
-        <v>6178</v>
+        <v>121571</v>
       </c>
       <c r="G241" s="2">
-        <v>6002</v>
+        <v>118098</v>
       </c>
       <c r="H241" s="2">
-        <v>5943</v>
+        <v>116940</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
-      <c r="B242" s="1">
-        <v>3001</v>
+      <c r="B242" s="1" t="s">
+        <v>478</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="E242" s="2">
-        <v>68306</v>
+        <v>1777</v>
       </c>
       <c r="F242" s="2">
-        <v>68306</v>
+        <v>1777</v>
       </c>
       <c r="G242" s="2">
-        <v>66354</v>
+        <v>1726</v>
       </c>
       <c r="H242" s="2">
-        <v>65704</v>
+        <v>1709</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
-      <c r="B243" s="1">
-        <v>301</v>
+      <c r="B243" s="1" t="s">
+        <v>481</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="E243" s="2">
-        <v>6745</v>
+        <v>17214</v>
       </c>
       <c r="F243" s="2">
-        <v>6745</v>
+        <v>17214</v>
       </c>
       <c r="G243" s="2">
-        <v>6552</v>
+        <v>16722</v>
       </c>
       <c r="H243" s="2">
-        <v>6488</v>
+        <v>16558</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
-      <c r="B244" s="1">
-        <v>4201</v>
+      <c r="B244" s="1" t="s">
+        <v>483</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="E244" s="2">
-        <v>98618</v>
+        <v>172225</v>
       </c>
       <c r="F244" s="2">
-        <v>98618</v>
+        <v>172225</v>
       </c>
       <c r="G244" s="2">
-        <v>95800</v>
+        <v>167304</v>
       </c>
       <c r="H244" s="2">
-        <v>94861</v>
+        <v>165664</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
-      <c r="B245" s="1">
-        <v>601</v>
+      <c r="B245" s="1" t="s">
+        <v>485</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E245" s="2">
-        <v>13599</v>
+        <v>258325</v>
       </c>
       <c r="F245" s="2">
-        <v>13599</v>
+        <v>258325</v>
       </c>
       <c r="G245" s="2">
-        <v>13210</v>
+        <v>250944</v>
       </c>
       <c r="H245" s="2">
-        <v>13081</v>
+        <v>248484</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
-      <c r="B246" s="1">
-        <v>6801</v>
+      <c r="B246" s="1" t="s">
+        <v>487</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="E246" s="2">
-        <v>137515</v>
+        <v>43035</v>
       </c>
       <c r="F246" s="2">
-        <v>137515</v>
+        <v>43035</v>
       </c>
       <c r="G246" s="2">
-        <v>133586</v>
+        <v>41806</v>
       </c>
       <c r="H246" s="2">
-        <v>132277</v>
+        <v>41396</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
-      <c r="B247" s="1">
-        <v>96</v>
+      <c r="B247" s="1" t="s">
+        <v>489</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>490</v>
       </c>
       <c r="E247" s="2">
-        <v>12233</v>
+        <v>872</v>
       </c>
       <c r="F247" s="2">
-        <v>12233</v>
+        <v>872</v>
       </c>
       <c r="G247" s="2">
-        <v>11883</v>
+        <v>847</v>
       </c>
       <c r="H247" s="2">
-        <v>11767</v>
+        <v>838</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
-      <c r="B248" s="1">
-        <v>976</v>
+      <c r="B248" s="1" t="s">
+        <v>491</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E248" s="2">
-        <v>121571</v>
+        <v>6488</v>
       </c>
       <c r="F248" s="2">
-        <v>121571</v>
+        <v>6488</v>
       </c>
       <c r="G248" s="2">
-        <v>118098</v>
+        <v>6303</v>
       </c>
       <c r="H248" s="2">
-        <v>116940</v>
+        <v>6241</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E249" s="2">
-        <v>1894</v>
+        <v>8606</v>
       </c>
       <c r="F249" s="2">
-        <v>1894</v>
+        <v>8606</v>
       </c>
       <c r="G249" s="2">
-        <v>1840</v>
+        <v>8360</v>
       </c>
       <c r="H249" s="2">
-        <v>1822</v>
+        <v>8278</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>495</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E250" s="2">
-        <v>18426</v>
+        <v>86125</v>
       </c>
       <c r="F250" s="2">
-        <v>18426</v>
+        <v>86125</v>
       </c>
       <c r="G250" s="2">
-        <v>17900</v>
+        <v>83664</v>
       </c>
       <c r="H250" s="2">
-        <v>17724</v>
+        <v>82844</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E251" s="2">
-        <v>184195</v>
+        <v>80469</v>
       </c>
       <c r="F251" s="2">
-        <v>184195</v>
+        <v>80469</v>
       </c>
       <c r="G251" s="2">
-        <v>178932</v>
+        <v>78170</v>
       </c>
       <c r="H251" s="2">
-        <v>177178</v>
+        <v>77403</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E252" s="2">
-        <v>276280</v>
+        <v>15841</v>
       </c>
       <c r="F252" s="2">
-        <v>276280</v>
+        <v>15841</v>
       </c>
       <c r="G252" s="2">
-        <v>268386</v>
+        <v>15389</v>
       </c>
       <c r="H252" s="2">
-        <v>265755</v>
+        <v>15238</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E253" s="2">
-        <v>46068</v>
+        <v>193423</v>
       </c>
       <c r="F253" s="2">
-        <v>46068</v>
+        <v>193423</v>
       </c>
       <c r="G253" s="2">
-        <v>44751</v>
+        <v>187896</v>
       </c>
       <c r="H253" s="2">
-        <v>44313</v>
+        <v>186054</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E254" s="2">
-        <v>960</v>
+        <v>135942</v>
       </c>
       <c r="F254" s="2">
-        <v>960</v>
+        <v>135942</v>
       </c>
       <c r="G254" s="2">
-        <v>932</v>
+        <v>132058</v>
       </c>
       <c r="H254" s="2">
-        <v>923</v>
+        <v>130764</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C255" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="C255" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D255" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E255" s="2">
-        <v>6567</v>
+        <v>271859</v>
       </c>
       <c r="F255" s="2">
-        <v>6567</v>
+        <v>271859</v>
       </c>
       <c r="G255" s="2">
-        <v>6379</v>
+        <v>264091</v>
       </c>
       <c r="H255" s="2">
-        <v>6317</v>
+        <v>261502</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E256" s="2">
-        <v>9213</v>
+        <v>58276</v>
       </c>
       <c r="F256" s="2">
-        <v>9213</v>
+        <v>58276</v>
       </c>
       <c r="G256" s="2">
-        <v>8949</v>
+        <v>56611</v>
       </c>
       <c r="H256" s="2">
-        <v>8862</v>
+        <v>56056</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>493</v>
+        <v>512</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="E257" s="2">
-        <v>92110</v>
+        <v>285412</v>
       </c>
       <c r="F257" s="2">
-        <v>92110</v>
+        <v>285412</v>
       </c>
       <c r="G257" s="2">
-        <v>89478</v>
+        <v>277257</v>
       </c>
       <c r="H257" s="2">
-        <v>88601</v>
+        <v>274539</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>512</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="E258" s="2">
-        <v>80469</v>
+        <v>41979</v>
       </c>
       <c r="F258" s="2">
-        <v>80469</v>
+        <v>41979</v>
       </c>
       <c r="G258" s="2">
-        <v>78170</v>
+        <v>40780</v>
       </c>
       <c r="H258" s="2">
-        <v>77403</v>
+        <v>40380</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>512</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E259" s="2">
-        <v>15841</v>
+        <v>72611</v>
       </c>
       <c r="F259" s="2">
-        <v>15841</v>
+        <v>72611</v>
       </c>
       <c r="G259" s="2">
-        <v>15389</v>
+        <v>70536</v>
       </c>
       <c r="H259" s="2">
-        <v>15238</v>
+        <v>69845</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>512</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E260" s="2">
-        <v>193423</v>
+        <v>14523</v>
       </c>
       <c r="F260" s="2">
-        <v>193423</v>
+        <v>14523</v>
       </c>
       <c r="G260" s="2">
-        <v>187896</v>
+        <v>14108</v>
       </c>
       <c r="H260" s="2">
-        <v>186054</v>
+        <v>13969</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E261" s="2">
-        <v>136992</v>
+        <v>142090</v>
       </c>
       <c r="F261" s="2">
-        <v>136992</v>
+        <v>142090</v>
       </c>
       <c r="G261" s="2">
-        <v>133078</v>
+        <v>138030</v>
       </c>
       <c r="H261" s="2">
-        <v>131774</v>
+        <v>136677</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="E262" s="2">
-        <v>272909</v>
+        <v>2333</v>
       </c>
       <c r="F262" s="2">
-        <v>272909</v>
+        <v>2333</v>
       </c>
       <c r="G262" s="2">
-        <v>265111</v>
+        <v>2266</v>
       </c>
       <c r="H262" s="2">
-        <v>262512</v>
+        <v>2244</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C263" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="C263" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D263" s="1" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E263" s="2">
-        <v>59326</v>
+        <v>27954</v>
       </c>
       <c r="F263" s="2">
-        <v>59326</v>
+        <v>27954</v>
       </c>
       <c r="G263" s="2">
-        <v>57631</v>
+        <v>27155</v>
       </c>
       <c r="H263" s="2">
-        <v>57066</v>
+        <v>26889</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E264" s="2">
-        <v>285412</v>
+        <v>40056</v>
       </c>
       <c r="F264" s="2">
-        <v>285412</v>
+        <v>40056</v>
       </c>
       <c r="G264" s="2">
-        <v>277257</v>
+        <v>38912</v>
       </c>
       <c r="H264" s="2">
-        <v>274539</v>
+        <v>38530</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E265" s="2">
-        <v>41979</v>
+        <v>7453</v>
       </c>
       <c r="F265" s="2">
-        <v>41979</v>
+        <v>7453</v>
       </c>
       <c r="G265" s="2">
-        <v>40780</v>
+        <v>7240</v>
       </c>
       <c r="H265" s="2">
-        <v>40380</v>
+        <v>7169</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E266" s="2">
-        <v>72324</v>
+        <v>73570</v>
       </c>
       <c r="F266" s="2">
-        <v>72324</v>
+        <v>73570</v>
       </c>
       <c r="G266" s="2">
-        <v>70258</v>
+        <v>71468</v>
       </c>
       <c r="H266" s="2">
-        <v>69569</v>
+        <v>70768</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E267" s="2">
-        <v>14465</v>
+        <v>110808</v>
       </c>
       <c r="F267" s="2">
-        <v>14465</v>
+        <v>110808</v>
       </c>
       <c r="G267" s="2">
-        <v>14052</v>
+        <v>107642</v>
       </c>
       <c r="H267" s="2">
-        <v>13914</v>
+        <v>106586</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="E268" s="2">
-        <v>142090</v>
+        <v>15679</v>
       </c>
       <c r="F268" s="2">
-        <v>142090</v>
+        <v>15679</v>
       </c>
       <c r="G268" s="2">
-        <v>138030</v>
+        <v>15231</v>
       </c>
       <c r="H268" s="2">
-        <v>136677</v>
+        <v>15081</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="E269" s="2">
-        <v>2333</v>
+        <v>15682</v>
       </c>
       <c r="F269" s="2">
-        <v>2333</v>
+        <v>15682</v>
       </c>
       <c r="G269" s="2">
-        <v>2266</v>
+        <v>15234</v>
       </c>
       <c r="H269" s="2">
-        <v>2244</v>
+        <v>15084</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E270" s="2">
-        <v>27954</v>
+        <v>6778</v>
       </c>
       <c r="F270" s="2">
-        <v>27954</v>
+        <v>6778</v>
       </c>
       <c r="G270" s="2">
-        <v>27155</v>
+        <v>6584</v>
       </c>
       <c r="H270" s="2">
-        <v>26889</v>
+        <v>6520</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="E271" s="2">
-        <v>40056</v>
+        <v>38861</v>
       </c>
       <c r="F271" s="2">
-        <v>40056</v>
+        <v>38861</v>
       </c>
       <c r="G271" s="2">
-        <v>38912</v>
+        <v>37750</v>
       </c>
       <c r="H271" s="2">
-        <v>38530</v>
+        <v>37380</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="E272" s="2">
-        <v>7453</v>
+        <v>7177</v>
       </c>
       <c r="F272" s="2">
-        <v>7453</v>
+        <v>7177</v>
       </c>
       <c r="G272" s="2">
-        <v>7240</v>
+        <v>6972</v>
       </c>
       <c r="H272" s="2">
-        <v>7169</v>
+        <v>6903</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E273" s="2">
-        <v>73570</v>
+        <v>10673</v>
       </c>
       <c r="F273" s="2">
-        <v>73570</v>
+        <v>10673</v>
       </c>
       <c r="G273" s="2">
-        <v>71468</v>
+        <v>10368</v>
       </c>
       <c r="H273" s="2">
-        <v>70768</v>
+        <v>10267</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="E274" s="2">
-        <v>110808</v>
+        <v>13283</v>
       </c>
       <c r="F274" s="2">
-        <v>110808</v>
+        <v>13283</v>
       </c>
       <c r="G274" s="2">
-        <v>107642</v>
+        <v>12903</v>
       </c>
       <c r="H274" s="2">
-        <v>106586</v>
+        <v>12777</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E275" s="2">
-        <v>15679</v>
+        <v>52022</v>
       </c>
       <c r="F275" s="2">
-        <v>15679</v>
+        <v>52022</v>
       </c>
       <c r="G275" s="2">
-        <v>15231</v>
+        <v>50536</v>
       </c>
       <c r="H275" s="2">
-        <v>15081</v>
+        <v>50040</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E276" s="2">
-        <v>15682</v>
+        <v>104029</v>
       </c>
       <c r="F276" s="2">
-        <v>15682</v>
+        <v>104029</v>
       </c>
       <c r="G276" s="2">
-        <v>15234</v>
+        <v>101057</v>
       </c>
       <c r="H276" s="2">
-        <v>15084</v>
+        <v>100066</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>555</v>
       </c>
       <c r="E277" s="2">
-        <v>7156</v>
+        <v>20984</v>
       </c>
       <c r="F277" s="2">
-        <v>7156</v>
+        <v>20984</v>
       </c>
       <c r="G277" s="2">
-        <v>6951</v>
+        <v>20385</v>
       </c>
       <c r="H277" s="2">
-        <v>6883</v>
+        <v>20185</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E278" s="2">
-        <v>38861</v>
+        <v>31122</v>
       </c>
       <c r="F278" s="2">
-        <v>38861</v>
+        <v>31122</v>
       </c>
       <c r="G278" s="2">
-        <v>37750</v>
+        <v>30233</v>
       </c>
       <c r="H278" s="2">
-        <v>37380</v>
+        <v>29936</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>559</v>
       </c>
       <c r="E279" s="2">
-        <v>8405</v>
+        <v>25904</v>
       </c>
       <c r="F279" s="2">
-        <v>8405</v>
+        <v>25904</v>
       </c>
       <c r="G279" s="2">
-        <v>8165</v>
+        <v>25163</v>
       </c>
       <c r="H279" s="2">
-        <v>8085</v>
+        <v>24917</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E280" s="2">
-        <v>10673</v>
+        <v>5502</v>
       </c>
       <c r="F280" s="2">
-        <v>10673</v>
+        <v>5502</v>
       </c>
       <c r="G280" s="2">
-        <v>10368</v>
+        <v>5345</v>
       </c>
       <c r="H280" s="2">
-        <v>10267</v>
+        <v>5292</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>563</v>
       </c>
       <c r="E281" s="2">
-        <v>13283</v>
+        <v>3176</v>
       </c>
       <c r="F281" s="2">
-        <v>13283</v>
+        <v>3176</v>
       </c>
       <c r="G281" s="2">
-        <v>12903</v>
+        <v>3086</v>
       </c>
       <c r="H281" s="2">
-        <v>12777</v>
+        <v>3055</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>564</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>565</v>
       </c>
       <c r="E282" s="2">
-        <v>52022</v>
+        <v>2945</v>
       </c>
       <c r="F282" s="2">
-        <v>52022</v>
+        <v>2945</v>
       </c>
       <c r="G282" s="2">
-        <v>50536</v>
+        <v>2861</v>
       </c>
       <c r="H282" s="2">
-        <v>50040</v>
+        <v>2833</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>566</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>552</v>
+        <v>33</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>567</v>
       </c>
       <c r="E283" s="2">
-        <v>78593</v>
+        <v>23111</v>
       </c>
       <c r="F283" s="2">
-        <v>78593</v>
+        <v>23111</v>
       </c>
       <c r="G283" s="2">
-        <v>76347</v>
+        <v>22450</v>
       </c>
       <c r="H283" s="2">
-        <v>75599</v>
+        <v>22230</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>552</v>
+        <v>33</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E284" s="2">
-        <v>20984</v>
+        <v>35543</v>
       </c>
       <c r="F284" s="2">
-        <v>20984</v>
+        <v>35543</v>
       </c>
       <c r="G284" s="2">
-        <v>20385</v>
+        <v>34527</v>
       </c>
       <c r="H284" s="2">
-        <v>20185</v>
+        <v>34189</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>570</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>552</v>
+        <v>33</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E285" s="2">
-        <v>31122</v>
+        <v>41711</v>
       </c>
       <c r="F285" s="2">
-        <v>31122</v>
+        <v>41711</v>
       </c>
       <c r="G285" s="2">
-        <v>30233</v>
+        <v>40520</v>
       </c>
       <c r="H285" s="2">
-        <v>29936</v>
+        <v>40122</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>572</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>552</v>
+        <v>33</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>573</v>
       </c>
       <c r="E286" s="2">
-        <v>25904</v>
+        <v>60569</v>
       </c>
       <c r="F286" s="2">
-        <v>25904</v>
+        <v>60569</v>
       </c>
       <c r="G286" s="2">
-        <v>25163</v>
+        <v>58839</v>
       </c>
       <c r="H286" s="2">
-        <v>24917</v>
+        <v>58262</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>552</v>
+        <v>33</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>575</v>
       </c>
       <c r="E287" s="2">
-        <v>103950</v>
+        <v>92258</v>
       </c>
       <c r="F287" s="2">
-        <v>103950</v>
+        <v>92258</v>
       </c>
       <c r="G287" s="2">
-        <v>100980</v>
+        <v>89622</v>
       </c>
       <c r="H287" s="2">
-        <v>99990</v>
+        <v>88744</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>576</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>552</v>
+        <v>33</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E288" s="2">
-        <v>5502</v>
+        <v>91583</v>
       </c>
       <c r="F288" s="2">
-        <v>5502</v>
+        <v>91583</v>
       </c>
       <c r="G288" s="2">
-        <v>5345</v>
+        <v>88966</v>
       </c>
       <c r="H288" s="2">
-        <v>5292</v>
+        <v>88094</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>552</v>
+        <v>33</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>579</v>
       </c>
       <c r="E289" s="2">
-        <v>3176</v>
+        <v>118787</v>
       </c>
       <c r="F289" s="2">
-        <v>3176</v>
+        <v>118787</v>
       </c>
       <c r="G289" s="2">
-        <v>3086</v>
+        <v>115393</v>
       </c>
       <c r="H289" s="2">
-        <v>3055</v>
+        <v>114261</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>552</v>
+        <v>151</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E290" s="2">
-        <v>2945</v>
+        <v>9137</v>
       </c>
       <c r="F290" s="2">
-        <v>2945</v>
+        <v>9137</v>
       </c>
       <c r="G290" s="2">
-        <v>2861</v>
+        <v>8876</v>
       </c>
       <c r="H290" s="2">
-        <v>2833</v>
+        <v>8789</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>583</v>
       </c>
       <c r="E291" s="2">
-        <v>23111</v>
+        <v>12051</v>
       </c>
       <c r="F291" s="2">
-        <v>23111</v>
+        <v>12051</v>
       </c>
       <c r="G291" s="2">
-        <v>22450</v>
+        <v>11707</v>
       </c>
       <c r="H291" s="2">
-        <v>22230</v>
+        <v>11592</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E292" s="2">
-        <v>35543</v>
+        <v>15029</v>
       </c>
       <c r="F292" s="2">
-        <v>35543</v>
+        <v>15029</v>
       </c>
       <c r="G292" s="2">
-        <v>34527</v>
+        <v>14599</v>
       </c>
       <c r="H292" s="2">
-        <v>34189</v>
+        <v>14456</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E293" s="2">
-        <v>41711</v>
+        <v>24893</v>
       </c>
       <c r="F293" s="2">
-        <v>41711</v>
+        <v>24893</v>
       </c>
       <c r="G293" s="2">
-        <v>40520</v>
+        <v>24182</v>
       </c>
       <c r="H293" s="2">
-        <v>40122</v>
+        <v>23945</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E294" s="2">
-        <v>60569</v>
+        <v>49080</v>
       </c>
       <c r="F294" s="2">
-        <v>60569</v>
+        <v>49080</v>
       </c>
       <c r="G294" s="2">
-        <v>58839</v>
+        <v>47678</v>
       </c>
       <c r="H294" s="2">
-        <v>58262</v>
+        <v>47210</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>591</v>
       </c>
       <c r="E295" s="2">
-        <v>92258</v>
+        <v>68250</v>
       </c>
       <c r="F295" s="2">
-        <v>92258</v>
+        <v>68250</v>
       </c>
       <c r="G295" s="2">
-        <v>89622</v>
+        <v>66300</v>
       </c>
       <c r="H295" s="2">
-        <v>88744</v>
+        <v>65650</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E296" s="2">
-        <v>91583</v>
+        <v>11608</v>
       </c>
       <c r="F296" s="2">
-        <v>91583</v>
+        <v>11608</v>
       </c>
       <c r="G296" s="2">
-        <v>88966</v>
+        <v>11276</v>
       </c>
       <c r="H296" s="2">
-        <v>88094</v>
+        <v>11166</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>594</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E297" s="2">
-        <v>118787</v>
+        <v>47906</v>
       </c>
       <c r="F297" s="2">
-        <v>118787</v>
+        <v>47906</v>
       </c>
       <c r="G297" s="2">
-        <v>115393</v>
+        <v>46538</v>
       </c>
       <c r="H297" s="2">
-        <v>114261</v>
+        <v>46081</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E298" s="2">
-        <v>166845</v>
+        <v>96773</v>
       </c>
       <c r="F298" s="2">
-        <v>166845</v>
+        <v>96773</v>
       </c>
       <c r="G298" s="2">
-        <v>162078</v>
+        <v>94008</v>
       </c>
       <c r="H298" s="2">
-        <v>160489</v>
+        <v>93087</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>155</v>
+        <v>599</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E299" s="2">
-        <v>9137</v>
+        <v>103703</v>
       </c>
       <c r="F299" s="2">
-        <v>9137</v>
+        <v>103703</v>
       </c>
       <c r="G299" s="2">
-        <v>8876</v>
+        <v>100740</v>
       </c>
       <c r="H299" s="2">
-        <v>8789</v>
+        <v>99753</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>155</v>
+        <v>599</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E300" s="2">
-        <v>12051</v>
+        <v>11205</v>
       </c>
       <c r="F300" s="2">
-        <v>12051</v>
+        <v>11205</v>
       </c>
       <c r="G300" s="2">
-        <v>11707</v>
+        <v>10884</v>
       </c>
       <c r="H300" s="2">
-        <v>11592</v>
+        <v>10778</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>155</v>
+        <v>599</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E301" s="2">
-        <v>15029</v>
+        <v>155555</v>
       </c>
       <c r="F301" s="2">
-        <v>15029</v>
+        <v>155555</v>
       </c>
       <c r="G301" s="2">
-        <v>14599</v>
+        <v>151111</v>
       </c>
       <c r="H301" s="2">
-        <v>14456</v>
+        <v>149629</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>155</v>
+        <v>599</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E302" s="2">
-        <v>22734</v>
+        <v>21146</v>
       </c>
       <c r="F302" s="2">
-        <v>22734</v>
+        <v>21146</v>
       </c>
       <c r="G302" s="2">
-        <v>22084</v>
+        <v>20542</v>
       </c>
       <c r="H302" s="2">
-        <v>21868</v>
+        <v>20340</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>155</v>
+        <v>599</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="E303" s="2">
-        <v>24893</v>
+        <v>51852</v>
       </c>
       <c r="F303" s="2">
-        <v>24893</v>
+        <v>51852</v>
       </c>
       <c r="G303" s="2">
-        <v>24182</v>
+        <v>50371</v>
       </c>
       <c r="H303" s="2">
-        <v>23945</v>
+        <v>49877</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>155</v>
+        <v>599</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E304" s="2">
-        <v>49080</v>
+        <v>5316</v>
       </c>
       <c r="F304" s="2">
-        <v>49080</v>
+        <v>5316</v>
       </c>
       <c r="G304" s="2">
-        <v>47678</v>
+        <v>5164</v>
       </c>
       <c r="H304" s="2">
-        <v>47210</v>
+        <v>5114</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>155</v>
+        <v>612</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E305" s="2">
-        <v>69563</v>
+        <v>47513</v>
       </c>
       <c r="F305" s="2">
-        <v>69563</v>
+        <v>47513</v>
       </c>
       <c r="G305" s="2">
-        <v>67575</v>
+        <v>46155</v>
       </c>
       <c r="H305" s="2">
-        <v>66913</v>
+        <v>45703</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C306" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="C306" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D306" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="E306" s="2">
-        <v>123487</v>
+        <v>9503</v>
       </c>
       <c r="F306" s="2">
-        <v>123487</v>
+        <v>9503</v>
       </c>
       <c r="G306" s="2">
-        <v>119959</v>
+        <v>9231</v>
       </c>
       <c r="H306" s="2">
-        <v>118783</v>
+        <v>9141</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>21</v>
+        <v>612</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="E307" s="2">
-        <v>11608</v>
+        <v>96863</v>
       </c>
       <c r="F307" s="2">
-        <v>11608</v>
+        <v>96863</v>
       </c>
       <c r="G307" s="2">
-        <v>11276</v>
+        <v>94095</v>
       </c>
       <c r="H307" s="2">
-        <v>11166</v>
+        <v>93173</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>21</v>
+        <v>612</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E308" s="2">
-        <v>47906</v>
+        <v>19005</v>
       </c>
       <c r="F308" s="2">
-        <v>47906</v>
+        <v>19005</v>
       </c>
       <c r="G308" s="2">
-        <v>46538</v>
+        <v>18462</v>
       </c>
       <c r="H308" s="2">
-        <v>46081</v>
+        <v>18281</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>21</v>
+        <v>621</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="E309" s="2">
-        <v>96773</v>
+        <v>11529</v>
       </c>
       <c r="F309" s="2">
-        <v>96773</v>
+        <v>11529</v>
       </c>
       <c r="G309" s="2">
-        <v>94008</v>
+        <v>11200</v>
       </c>
       <c r="H309" s="2">
-        <v>93087</v>
+        <v>11090</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>621</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E310" s="2">
-        <v>103703</v>
+        <v>115290</v>
       </c>
       <c r="F310" s="2">
-        <v>103703</v>
+        <v>115290</v>
       </c>
       <c r="G310" s="2">
-        <v>100740</v>
+        <v>111996</v>
       </c>
       <c r="H310" s="2">
-        <v>99753</v>
+        <v>110898</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>621</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="E311" s="2">
-        <v>10370</v>
+        <v>23100</v>
       </c>
       <c r="F311" s="2">
-        <v>10370</v>
+        <v>23100</v>
       </c>
       <c r="G311" s="2">
-        <v>10074</v>
+        <v>22440</v>
       </c>
       <c r="H311" s="2">
-        <v>9975</v>
+        <v>22220</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>621</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E312" s="2">
-        <v>155555</v>
+        <v>231000</v>
       </c>
       <c r="F312" s="2">
-        <v>155555</v>
+        <v>231000</v>
       </c>
       <c r="G312" s="2">
-        <v>151111</v>
+        <v>224400</v>
       </c>
       <c r="H312" s="2">
-        <v>149629</v>
+        <v>222200</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>621</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="E313" s="2">
-        <v>21146</v>
+        <v>57225</v>
       </c>
       <c r="F313" s="2">
-        <v>21146</v>
+        <v>57225</v>
       </c>
       <c r="G313" s="2">
-        <v>20542</v>
+        <v>55590</v>
       </c>
       <c r="H313" s="2">
-        <v>20340</v>
+        <v>55045</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E314" s="2">
-        <v>51852</v>
+        <v>1471358</v>
       </c>
       <c r="F314" s="2">
-        <v>51852</v>
+        <v>1471358</v>
       </c>
       <c r="G314" s="2">
-        <v>50371</v>
+        <v>1429319</v>
       </c>
       <c r="H314" s="2">
-        <v>49877</v>
+        <v>1415306</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="E315" s="2">
-        <v>5185</v>
+        <v>298853</v>
       </c>
       <c r="F315" s="2">
-        <v>5185</v>
+        <v>298853</v>
       </c>
       <c r="G315" s="2">
-        <v>5037</v>
+        <v>290314</v>
       </c>
       <c r="H315" s="2">
-        <v>4987</v>
+        <v>287468</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="E316" s="2">
-        <v>47513</v>
+        <v>583893</v>
       </c>
       <c r="F316" s="2">
-        <v>47513</v>
+        <v>583893</v>
       </c>
       <c r="G316" s="2">
-        <v>46155</v>
+        <v>567211</v>
       </c>
       <c r="H316" s="2">
-        <v>45703</v>
+        <v>561650</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="E317" s="2">
-        <v>9503</v>
+        <v>411888</v>
       </c>
       <c r="F317" s="2">
-        <v>9503</v>
+        <v>411888</v>
       </c>
       <c r="G317" s="2">
-        <v>9231</v>
+        <v>400119</v>
       </c>
       <c r="H317" s="2">
-        <v>9141</v>
+        <v>396197</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E318" s="2">
-        <v>96863</v>
+        <v>980914</v>
       </c>
       <c r="F318" s="2">
-        <v>96863</v>
+        <v>980914</v>
       </c>
       <c r="G318" s="2">
-        <v>94095</v>
+        <v>952888</v>
       </c>
       <c r="H318" s="2">
-        <v>93173</v>
+        <v>943546</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E319" s="2">
-        <v>19005</v>
+        <v>226237</v>
       </c>
       <c r="F319" s="2">
-        <v>19005</v>
+        <v>226237</v>
       </c>
       <c r="G319" s="2">
-        <v>18462</v>
+        <v>219773</v>
       </c>
       <c r="H319" s="2">
-        <v>18281</v>
+        <v>217619</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="E320" s="2">
-        <v>11529</v>
+        <v>12289</v>
       </c>
       <c r="F320" s="2">
-        <v>11529</v>
+        <v>12289</v>
       </c>
       <c r="G320" s="2">
-        <v>11200</v>
+        <v>11938</v>
       </c>
       <c r="H320" s="2">
-        <v>11090</v>
+        <v>11821</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C321" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="C321" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D321" s="1" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E321" s="2">
-        <v>115290</v>
+        <v>123401</v>
       </c>
       <c r="F321" s="2">
-        <v>115290</v>
+        <v>123401</v>
       </c>
       <c r="G321" s="2">
-        <v>111996</v>
+        <v>119876</v>
       </c>
       <c r="H321" s="2">
-        <v>110898</v>
+        <v>118700</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E322" s="2">
-        <v>23100</v>
+        <v>254993</v>
       </c>
       <c r="F322" s="2">
-        <v>23100</v>
+        <v>254993</v>
       </c>
       <c r="G322" s="2">
-        <v>22440</v>
+        <v>247707</v>
       </c>
       <c r="H322" s="2">
-        <v>22220</v>
+        <v>245279</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="E323" s="2">
-        <v>231000</v>
+        <v>407768</v>
       </c>
       <c r="F323" s="2">
-        <v>231000</v>
+        <v>407768</v>
       </c>
       <c r="G323" s="2">
-        <v>224400</v>
+        <v>396117</v>
       </c>
       <c r="H323" s="2">
-        <v>222200</v>
+        <v>392234</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="E324" s="2">
-        <v>57225</v>
+        <v>6274</v>
       </c>
       <c r="F324" s="2">
-        <v>57225</v>
+        <v>6274</v>
       </c>
       <c r="G324" s="2">
-        <v>55590</v>
+        <v>6095</v>
       </c>
       <c r="H324" s="2">
-        <v>55045</v>
+        <v>6035</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>654</v>
+        <v>645</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="E325" s="2">
-        <v>1473134</v>
+        <v>60840</v>
       </c>
       <c r="F325" s="2">
-        <v>1473134</v>
+        <v>60840</v>
       </c>
       <c r="G325" s="2">
-        <v>1431045</v>
+        <v>59102</v>
       </c>
       <c r="H325" s="2">
-        <v>1417015</v>
+        <v>58522</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>654</v>
+        <v>645</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="E326" s="2">
-        <v>298853</v>
+        <v>612313</v>
       </c>
       <c r="F326" s="2">
-        <v>298853</v>
+        <v>612313</v>
       </c>
       <c r="G326" s="2">
-        <v>290314</v>
+        <v>594818</v>
       </c>
       <c r="H326" s="2">
-        <v>287468</v>
+        <v>588987</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>654</v>
+        <v>645</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="E327" s="2">
-        <v>588128</v>
+        <v>8321</v>
       </c>
       <c r="F327" s="2">
-        <v>588128</v>
+        <v>8321</v>
       </c>
       <c r="G327" s="2">
-        <v>571324</v>
+        <v>8084</v>
       </c>
       <c r="H327" s="2">
-        <v>565723</v>
+        <v>8004</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>654</v>
+        <v>645</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="E328" s="2">
-        <v>411888</v>
+        <v>91897</v>
       </c>
       <c r="F328" s="2">
-        <v>411888</v>
+        <v>91897</v>
       </c>
       <c r="G328" s="2">
-        <v>400119</v>
+        <v>89271</v>
       </c>
       <c r="H328" s="2">
-        <v>396197</v>
+        <v>88396</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>654</v>
+        <v>632</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E329" s="2">
-        <v>982099</v>
+        <v>98115</v>
       </c>
       <c r="F329" s="2">
-        <v>982099</v>
+        <v>98115</v>
       </c>
       <c r="G329" s="2">
-        <v>954039</v>
+        <v>95312</v>
       </c>
       <c r="H329" s="2">
-        <v>944685</v>
+        <v>94377</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>654</v>
+        <v>632</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E330" s="2">
-        <v>228114</v>
+        <v>196204</v>
       </c>
       <c r="F330" s="2">
-        <v>228114</v>
+        <v>196204</v>
       </c>
       <c r="G330" s="2">
-        <v>221596</v>
+        <v>190598</v>
       </c>
       <c r="H330" s="2">
-        <v>219424</v>
+        <v>188730</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="E331" s="2">
-        <v>12858</v>
+        <v>176663</v>
       </c>
       <c r="F331" s="2">
-        <v>12858</v>
+        <v>176663</v>
       </c>
       <c r="G331" s="2">
-        <v>12491</v>
+        <v>171615</v>
       </c>
       <c r="H331" s="2">
-        <v>12368</v>
+        <v>169933</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="E332" s="2">
-        <v>125185</v>
+        <v>321011</v>
       </c>
       <c r="F332" s="2">
-        <v>125185</v>
+        <v>321011</v>
       </c>
       <c r="G332" s="2">
-        <v>121608</v>
+        <v>311840</v>
       </c>
       <c r="H332" s="2">
-        <v>120416</v>
+        <v>308782</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E333" s="2">
-        <v>266959</v>
+        <v>45596</v>
       </c>
       <c r="F333" s="2">
-        <v>266959</v>
+        <v>45596</v>
       </c>
       <c r="G333" s="2">
-        <v>259332</v>
+        <v>44294</v>
       </c>
       <c r="H333" s="2">
-        <v>256789</v>
+        <v>43859</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="C334" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="C334" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D334" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="E334" s="2">
-        <v>421097</v>
+        <v>48221</v>
       </c>
       <c r="F334" s="2">
-        <v>421097</v>
+        <v>48221</v>
       </c>
       <c r="G334" s="2">
-        <v>409066</v>
+        <v>46844</v>
       </c>
       <c r="H334" s="2">
-        <v>405055</v>
+        <v>46384</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="E335" s="2">
-        <v>45273</v>
+        <v>276623</v>
       </c>
       <c r="F335" s="2">
-        <v>45273</v>
+        <v>276623</v>
       </c>
       <c r="G335" s="2">
-        <v>43979</v>
+        <v>268719</v>
       </c>
       <c r="H335" s="2">
-        <v>43548</v>
+        <v>266085</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>667</v>
+        <v>680</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="E336" s="2">
-        <v>6418</v>
+        <v>141225</v>
       </c>
       <c r="F336" s="2">
-        <v>6418</v>
+        <v>141225</v>
       </c>
       <c r="G336" s="2">
-        <v>6234</v>
+        <v>137190</v>
       </c>
       <c r="H336" s="2">
-        <v>6173</v>
+        <v>135845</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>667</v>
+        <v>680</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="E337" s="2">
-        <v>60840</v>
+        <v>158550</v>
       </c>
       <c r="F337" s="2">
-        <v>60840</v>
+        <v>158550</v>
       </c>
       <c r="G337" s="2">
-        <v>59102</v>
+        <v>154020</v>
       </c>
       <c r="H337" s="2">
-        <v>58522</v>
+        <v>152510</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>667</v>
+        <v>680</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="E338" s="2">
-        <v>607766</v>
+        <v>205133</v>
       </c>
       <c r="F338" s="2">
-        <v>607766</v>
+        <v>205133</v>
       </c>
       <c r="G338" s="2">
-        <v>590402</v>
+        <v>199272</v>
       </c>
       <c r="H338" s="2">
-        <v>584613</v>
+        <v>197319</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>667</v>
+        <v>680</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="E339" s="2">
-        <v>8395</v>
+        <v>264075</v>
       </c>
       <c r="F339" s="2">
-        <v>8395</v>
+        <v>264075</v>
       </c>
       <c r="G339" s="2">
-        <v>8155</v>
+        <v>256530</v>
       </c>
       <c r="H339" s="2">
-        <v>8075</v>
+        <v>254015</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>667</v>
+        <v>680</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="E340" s="2">
-        <v>91875</v>
+        <v>476801</v>
       </c>
       <c r="F340" s="2">
-        <v>91875</v>
+        <v>476801</v>
       </c>
       <c r="G340" s="2">
-        <v>89250</v>
+        <v>463178</v>
       </c>
       <c r="H340" s="2">
-        <v>88375</v>
+        <v>458637</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>654</v>
+        <v>680</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="E341" s="2">
-        <v>98043</v>
+        <v>42630</v>
       </c>
       <c r="F341" s="2">
-        <v>98043</v>
+        <v>42630</v>
       </c>
       <c r="G341" s="2">
-        <v>95241</v>
+        <v>41412</v>
       </c>
       <c r="H341" s="2">
-        <v>94308</v>
+        <v>41006</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>654</v>
+        <v>680</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="E342" s="2">
-        <v>196060</v>
+        <v>69930</v>
       </c>
       <c r="F342" s="2">
-        <v>196060</v>
+        <v>69930</v>
       </c>
       <c r="G342" s="2">
-        <v>190458</v>
+        <v>67932</v>
       </c>
       <c r="H342" s="2">
-        <v>188591</v>
+        <v>67266</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
-      <c r="B343" s="1" t="s">
-        <v>691</v>
+      <c r="B343" s="1">
+        <v>1.72</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E343" s="2">
-        <v>176663</v>
+        <v>168000</v>
       </c>
       <c r="F343" s="2">
-        <v>176663</v>
+        <v>168000</v>
       </c>
       <c r="G343" s="2">
-        <v>171615</v>
+        <v>163200</v>
       </c>
       <c r="H343" s="2">
-        <v>169933</v>
+        <v>161600</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
-      <c r="B344" s="1" t="s">
+      <c r="B344" s="1">
+        <v>26.95</v>
+      </c>
+      <c r="C344" s="1" t="s">
         <v>694</v>
       </c>
-      <c r="C344" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D344" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E344" s="2">
-        <v>321011</v>
+        <v>445725</v>
       </c>
       <c r="F344" s="2">
-        <v>321011</v>
+        <v>445725</v>
       </c>
       <c r="G344" s="2">
-        <v>311840</v>
+        <v>432990</v>
       </c>
       <c r="H344" s="2">
-        <v>308782</v>
+        <v>428745</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
-      <c r="B345" s="1" t="s">
-        <v>696</v>
+      <c r="B345" s="1">
+        <v>3.5</v>
       </c>
       <c r="C345" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="D345" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="D345" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E345" s="2">
-        <v>45596</v>
+        <v>315000</v>
       </c>
       <c r="F345" s="2">
-        <v>45596</v>
+        <v>315000</v>
       </c>
       <c r="G345" s="2">
-        <v>44294</v>
+        <v>306000</v>
       </c>
       <c r="H345" s="2">
-        <v>43859</v>
+        <v>303000</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C346" s="1" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E346" s="2">
-        <v>48221</v>
+        <v>13056</v>
       </c>
       <c r="F346" s="2">
-        <v>48221</v>
+        <v>13056</v>
       </c>
       <c r="G346" s="2">
-        <v>46844</v>
+        <v>12683</v>
       </c>
       <c r="H346" s="2">
-        <v>46384</v>
+        <v>12558</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>701</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>702</v>
       </c>
       <c r="E347" s="2">
-        <v>276623</v>
+        <v>66343</v>
       </c>
       <c r="F347" s="2">
-        <v>276623</v>
+        <v>66343</v>
       </c>
       <c r="G347" s="2">
-        <v>268719</v>
+        <v>64448</v>
       </c>
       <c r="H347" s="2">
-        <v>266085</v>
+        <v>63816</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>703</v>
       </c>
       <c r="C348" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="D348" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="D348" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E348" s="2">
-        <v>141225</v>
+        <v>134952</v>
       </c>
       <c r="F348" s="2">
-        <v>141225</v>
+        <v>134952</v>
       </c>
       <c r="G348" s="2">
-        <v>137190</v>
+        <v>131097</v>
       </c>
       <c r="H348" s="2">
-        <v>135845</v>
+        <v>129811</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D349" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="C349" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E349" s="2">
-        <v>158550</v>
+        <v>44441</v>
       </c>
       <c r="F349" s="2">
-        <v>158550</v>
+        <v>44441</v>
       </c>
       <c r="G349" s="2">
-        <v>154020</v>
+        <v>43172</v>
       </c>
       <c r="H349" s="2">
-        <v>152510</v>
+        <v>42748</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D350" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="C350" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E350" s="2">
-        <v>288553</v>
+        <v>17735</v>
       </c>
       <c r="F350" s="2">
-        <v>288553</v>
+        <v>17735</v>
       </c>
       <c r="G350" s="2">
-        <v>280308</v>
+        <v>17228</v>
       </c>
       <c r="H350" s="2">
-        <v>277560</v>
+        <v>17059</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D351" s="1" t="s">
         <v>710</v>
       </c>
-      <c r="C351" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E351" s="2">
-        <v>264075</v>
+        <v>15803</v>
       </c>
       <c r="F351" s="2">
-        <v>264075</v>
+        <v>15803</v>
       </c>
       <c r="G351" s="2">
-        <v>256530</v>
+        <v>15351</v>
       </c>
       <c r="H351" s="2">
-        <v>254015</v>
+        <v>15201</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D352" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="C352" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E352" s="2">
-        <v>476801</v>
+        <v>21011</v>
       </c>
       <c r="F352" s="2">
-        <v>476801</v>
+        <v>21011</v>
       </c>
       <c r="G352" s="2">
-        <v>463178</v>
+        <v>20410</v>
       </c>
       <c r="H352" s="2">
-        <v>458637</v>
+        <v>20210</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D353" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="C353" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E353" s="2">
-        <v>42630</v>
+        <v>15669</v>
       </c>
       <c r="F353" s="2">
-        <v>42630</v>
+        <v>15669</v>
       </c>
       <c r="G353" s="2">
-        <v>41412</v>
+        <v>15221</v>
       </c>
       <c r="H353" s="2">
-        <v>41006</v>
+        <v>15072</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="D354" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="C354" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E354" s="2">
-        <v>69930</v>
+        <v>15761</v>
       </c>
       <c r="F354" s="2">
-        <v>69930</v>
+        <v>15761</v>
       </c>
       <c r="G354" s="2">
-        <v>67932</v>
+        <v>15310</v>
       </c>
       <c r="H354" s="2">
-        <v>67266</v>
+        <v>15160</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
-      <c r="B355" s="1">
-        <v>1.72</v>
+      <c r="B355" s="1" t="s">
+        <v>717</v>
       </c>
       <c r="C355" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D355" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="D355" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E355" s="2">
-        <v>168000</v>
+        <v>26308</v>
       </c>
       <c r="F355" s="2">
-        <v>168000</v>
+        <v>26308</v>
       </c>
       <c r="G355" s="2">
-        <v>163200</v>
+        <v>25556</v>
       </c>
       <c r="H355" s="2">
-        <v>161600</v>
+        <v>25306</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
-      <c r="B356" s="1">
-        <v>26.95</v>
+      <c r="B356" s="1" t="s">
+        <v>719</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>718</v>
+        <v>209</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>720</v>
       </c>
       <c r="E356" s="2">
-        <v>445725</v>
+        <v>50348</v>
       </c>
       <c r="F356" s="2">
-        <v>445725</v>
+        <v>50348</v>
       </c>
       <c r="G356" s="2">
-        <v>432990</v>
+        <v>48909</v>
       </c>
       <c r="H356" s="2">
-        <v>428745</v>
+        <v>48430</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
-      <c r="B357" s="1">
-        <v>3.5</v>
+      <c r="B357" s="1" t="s">
+        <v>721</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>718</v>
+        <v>209</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="E357" s="2">
-        <v>315000</v>
+        <v>51812</v>
       </c>
       <c r="F357" s="2">
-        <v>315000</v>
+        <v>51812</v>
       </c>
       <c r="G357" s="2">
-        <v>306000</v>
+        <v>50332</v>
       </c>
       <c r="H357" s="2">
-        <v>303000</v>
+        <v>49838</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>723</v>
+        <v>209</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E358" s="2">
-        <v>65329</v>
+        <v>13634</v>
       </c>
       <c r="F358" s="2">
-        <v>65329</v>
+        <v>13634</v>
       </c>
       <c r="G358" s="2">
-        <v>63462</v>
+        <v>13245</v>
       </c>
       <c r="H358" s="2">
-        <v>62840</v>
+        <v>13115</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>725</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>723</v>
+        <v>209</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>726</v>
       </c>
       <c r="E359" s="2">
-        <v>132931</v>
+        <v>38089</v>
       </c>
       <c r="F359" s="2">
-        <v>132931</v>
+        <v>38089</v>
       </c>
       <c r="G359" s="2">
-        <v>129133</v>
+        <v>37001</v>
       </c>
       <c r="H359" s="2">
-        <v>127867</v>
+        <v>36638</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>727</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>552</v>
+        <v>209</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>728</v>
       </c>
       <c r="E360" s="2">
-        <v>47171</v>
+        <v>46675</v>
       </c>
       <c r="F360" s="2">
-        <v>47171</v>
+        <v>46675</v>
       </c>
       <c r="G360" s="2">
-        <v>45824</v>
+        <v>45341</v>
       </c>
       <c r="H360" s="2">
-        <v>45374</v>
+        <v>44897</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>729</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>552</v>
+        <v>209</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E361" s="2">
-        <v>17735</v>
+        <v>56275</v>
       </c>
       <c r="F361" s="2">
-        <v>17735</v>
+        <v>56275</v>
       </c>
       <c r="G361" s="2">
-        <v>17228</v>
+        <v>54667</v>
       </c>
       <c r="H361" s="2">
-        <v>17059</v>
+        <v>54131</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>552</v>
+        <v>209</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>732</v>
       </c>
       <c r="E362" s="2">
-        <v>15803</v>
+        <v>56247</v>
       </c>
       <c r="F362" s="2">
-        <v>15803</v>
+        <v>56247</v>
       </c>
       <c r="G362" s="2">
-        <v>15351</v>
+        <v>54640</v>
       </c>
       <c r="H362" s="2">
-        <v>15201</v>
+        <v>54105</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>733</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>552</v>
+        <v>209</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>734</v>
       </c>
       <c r="E363" s="2">
-        <v>21011</v>
+        <v>95226</v>
       </c>
       <c r="F363" s="2">
-        <v>21011</v>
+        <v>95226</v>
       </c>
       <c r="G363" s="2">
-        <v>20410</v>
+        <v>92505</v>
       </c>
       <c r="H363" s="2">
-        <v>20210</v>
+        <v>91598</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>735</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>552</v>
+        <v>209</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E364" s="2">
-        <v>15669</v>
+        <v>110434</v>
       </c>
       <c r="F364" s="2">
-        <v>15669</v>
+        <v>110434</v>
       </c>
       <c r="G364" s="2">
-        <v>15221</v>
+        <v>107279</v>
       </c>
       <c r="H364" s="2">
-        <v>15072</v>
+        <v>106227</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>737</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>552</v>
+        <v>21</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>738</v>
       </c>
       <c r="E365" s="2">
-        <v>15761</v>
+        <v>136526</v>
       </c>
       <c r="F365" s="2">
-        <v>15761</v>
+        <v>136526</v>
       </c>
       <c r="G365" s="2">
-        <v>15310</v>
+        <v>132626</v>
       </c>
       <c r="H365" s="2">
-        <v>15160</v>
+        <v>131325</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>739</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E366" s="2">
-        <v>26308</v>
+        <v>94001</v>
       </c>
       <c r="F366" s="2">
-        <v>26308</v>
+        <v>94001</v>
       </c>
       <c r="G366" s="2">
-        <v>25556</v>
+        <v>91316</v>
       </c>
       <c r="H366" s="2">
-        <v>25306</v>
+        <v>90420</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>741</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E367" s="2">
-        <v>50348</v>
+        <v>101918</v>
       </c>
       <c r="F367" s="2">
-        <v>50348</v>
+        <v>101918</v>
       </c>
       <c r="G367" s="2">
-        <v>48909</v>
+        <v>99006</v>
       </c>
       <c r="H367" s="2">
-        <v>48430</v>
+        <v>98036</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>743</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>744</v>
       </c>
       <c r="E368" s="2">
-        <v>51812</v>
+        <v>103133</v>
       </c>
       <c r="F368" s="2">
-        <v>51812</v>
+        <v>103133</v>
       </c>
       <c r="G368" s="2">
-        <v>50332</v>
+        <v>100186</v>
       </c>
       <c r="H368" s="2">
-        <v>49838</v>
+        <v>99204</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>745</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E369" s="2">
-        <v>13634</v>
+        <v>77443</v>
       </c>
       <c r="F369" s="2">
-        <v>13634</v>
+        <v>77443</v>
       </c>
       <c r="G369" s="2">
-        <v>13245</v>
+        <v>75230</v>
       </c>
       <c r="H369" s="2">
-        <v>13115</v>
+        <v>74493</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>747</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E370" s="2">
-        <v>38456</v>
+        <v>79102</v>
       </c>
       <c r="F370" s="2">
-        <v>38456</v>
+        <v>79102</v>
       </c>
       <c r="G370" s="2">
-        <v>37358</v>
+        <v>76842</v>
       </c>
       <c r="H370" s="2">
-        <v>36991</v>
+        <v>76088</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>750</v>
       </c>
       <c r="E371" s="2">
-        <v>43076</v>
+        <v>94238</v>
       </c>
       <c r="F371" s="2">
-        <v>43076</v>
+        <v>94238</v>
       </c>
       <c r="G371" s="2">
-        <v>41846</v>
+        <v>91545</v>
       </c>
       <c r="H371" s="2">
-        <v>41435</v>
+        <v>90648</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>751</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E372" s="2">
-        <v>43339</v>
+        <v>75465</v>
       </c>
       <c r="F372" s="2">
-        <v>43339</v>
+        <v>75465</v>
       </c>
       <c r="G372" s="2">
-        <v>42101</v>
+        <v>73308</v>
       </c>
       <c r="H372" s="2">
-        <v>41688</v>
+        <v>72590</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>753</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E373" s="2">
-        <v>47224</v>
+        <v>65825</v>
       </c>
       <c r="F373" s="2">
-        <v>47224</v>
+        <v>65825</v>
       </c>
       <c r="G373" s="2">
-        <v>45875</v>
+        <v>63944</v>
       </c>
       <c r="H373" s="2">
-        <v>45425</v>
+        <v>63317</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>756</v>
       </c>
       <c r="E374" s="2">
-        <v>61031</v>
+        <v>60821</v>
       </c>
       <c r="F374" s="2">
-        <v>61031</v>
+        <v>60821</v>
       </c>
       <c r="G374" s="2">
-        <v>59288</v>
+        <v>59084</v>
       </c>
       <c r="H374" s="2">
-        <v>58706</v>
+        <v>58504</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>757</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E375" s="2">
-        <v>56464</v>
+        <v>46707</v>
       </c>
       <c r="F375" s="2">
-        <v>56464</v>
+        <v>46707</v>
       </c>
       <c r="G375" s="2">
-        <v>54851</v>
+        <v>45373</v>
       </c>
       <c r="H375" s="2">
-        <v>54313</v>
+        <v>44928</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>759</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>213</v>
+        <v>151</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E376" s="2">
-        <v>88489</v>
+        <v>13582</v>
       </c>
       <c r="F376" s="2">
-        <v>88489</v>
+        <v>13582</v>
       </c>
       <c r="G376" s="2">
-        <v>85961</v>
+        <v>13194</v>
       </c>
       <c r="H376" s="2">
-        <v>85118</v>
+        <v>13064</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>213</v>
+        <v>151</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E377" s="2">
-        <v>94106</v>
+        <v>29906</v>
       </c>
       <c r="F377" s="2">
-        <v>94106</v>
+        <v>29906</v>
       </c>
       <c r="G377" s="2">
-        <v>91418</v>
+        <v>29052</v>
       </c>
       <c r="H377" s="2">
-        <v>90521</v>
+        <v>28767</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>763</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>213</v>
+        <v>151</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E378" s="2">
-        <v>110723</v>
+        <v>20423</v>
       </c>
       <c r="F378" s="2">
-        <v>110723</v>
+        <v>20423</v>
       </c>
       <c r="G378" s="2">
-        <v>107559</v>
+        <v>19839</v>
       </c>
       <c r="H378" s="2">
-        <v>106505</v>
+        <v>19645</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E379" s="2">
-        <v>132326</v>
+        <v>59530</v>
       </c>
       <c r="F379" s="2">
-        <v>132326</v>
+        <v>59530</v>
       </c>
       <c r="G379" s="2">
-        <v>128546</v>
+        <v>57829</v>
       </c>
       <c r="H379" s="2">
-        <v>127285</v>
+        <v>57262</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>767</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>768</v>
       </c>
       <c r="E380" s="2">
-        <v>95508</v>
+        <v>68733</v>
       </c>
       <c r="F380" s="2">
-        <v>95508</v>
+        <v>68733</v>
       </c>
       <c r="G380" s="2">
-        <v>92779</v>
+        <v>66769</v>
       </c>
       <c r="H380" s="2">
-        <v>91870</v>
+        <v>66115</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>769</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>770</v>
       </c>
       <c r="E381" s="2">
-        <v>101918</v>
+        <v>18491</v>
       </c>
       <c r="F381" s="2">
-        <v>101918</v>
+        <v>18491</v>
       </c>
       <c r="G381" s="2">
-        <v>99006</v>
+        <v>17962</v>
       </c>
       <c r="H381" s="2">
-        <v>98036</v>
+        <v>17786</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>771</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E382" s="2">
-        <v>103133</v>
+        <v>23237</v>
       </c>
       <c r="F382" s="2">
-        <v>103133</v>
+        <v>23237</v>
       </c>
       <c r="G382" s="2">
-        <v>100186</v>
+        <v>22573</v>
       </c>
       <c r="H382" s="2">
-        <v>99204</v>
+        <v>22351</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>773</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>774</v>
       </c>
       <c r="E383" s="2">
-        <v>77443</v>
+        <v>33915</v>
       </c>
       <c r="F383" s="2">
-        <v>77443</v>
+        <v>33915</v>
       </c>
       <c r="G383" s="2">
-        <v>75230</v>
+        <v>32946</v>
       </c>
       <c r="H383" s="2">
-        <v>74493</v>
+        <v>32623</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>775</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>776</v>
       </c>
       <c r="E384" s="2">
-        <v>79459</v>
+        <v>46279</v>
       </c>
       <c r="F384" s="2">
-        <v>79459</v>
+        <v>46279</v>
       </c>
       <c r="G384" s="2">
-        <v>77189</v>
+        <v>44957</v>
       </c>
       <c r="H384" s="2">
-        <v>76432</v>
+        <v>44516</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>777</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>778</v>
       </c>
       <c r="E385" s="2">
-        <v>102758</v>
+        <v>59351</v>
       </c>
       <c r="F385" s="2">
-        <v>102758</v>
+        <v>59351</v>
       </c>
       <c r="G385" s="2">
-        <v>99822</v>
+        <v>57656</v>
       </c>
       <c r="H385" s="2">
-        <v>98844</v>
+        <v>57090</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>779</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>21</v>
+        <v>699</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>780</v>
       </c>
       <c r="E386" s="2">
-        <v>75465</v>
+        <v>270106</v>
       </c>
       <c r="F386" s="2">
-        <v>75465</v>
+        <v>270106</v>
       </c>
       <c r="G386" s="2">
-        <v>73308</v>
+        <v>262389</v>
       </c>
       <c r="H386" s="2">
-        <v>72590</v>
+        <v>259816</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>781</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>21</v>
+        <v>699</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>782</v>
       </c>
       <c r="E387" s="2">
-        <v>65389</v>
+        <v>404756</v>
       </c>
       <c r="F387" s="2">
-        <v>65389</v>
+        <v>404756</v>
       </c>
       <c r="G387" s="2">
-        <v>63521</v>
+        <v>393192</v>
       </c>
       <c r="H387" s="2">
-        <v>62898</v>
+        <v>389337</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>783</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>21</v>
+        <v>784</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="E388" s="2">
-        <v>60821</v>
+        <v>80850</v>
       </c>
       <c r="F388" s="2">
-        <v>60821</v>
+        <v>80850</v>
       </c>
       <c r="G388" s="2">
-        <v>59084</v>
+        <v>78540</v>
       </c>
       <c r="H388" s="2">
-        <v>58504</v>
+        <v>77770</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>21</v>
+        <v>784</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E389" s="2">
-        <v>46974</v>
+        <v>168446</v>
       </c>
       <c r="F389" s="2">
-        <v>46974</v>
+        <v>168446</v>
       </c>
       <c r="G389" s="2">
-        <v>45632</v>
+        <v>163634</v>
       </c>
       <c r="H389" s="2">
-        <v>45184</v>
+        <v>162029</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>155</v>
+        <v>789</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="E390" s="2">
-        <v>13582</v>
+        <v>167723</v>
       </c>
       <c r="F390" s="2">
-        <v>13582</v>
+        <v>167723</v>
       </c>
       <c r="G390" s="2">
-        <v>13194</v>
+        <v>162931</v>
       </c>
       <c r="H390" s="2">
-        <v>13064</v>
+        <v>161333</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="C391" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="C391" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D391" s="1" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="E391" s="2">
-        <v>29906</v>
+        <v>349999</v>
       </c>
       <c r="F391" s="2">
-        <v>29906</v>
+        <v>349999</v>
       </c>
       <c r="G391" s="2">
-        <v>29052</v>
+        <v>339999</v>
       </c>
       <c r="H391" s="2">
-        <v>28767</v>
+        <v>336665</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>155</v>
+        <v>794</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="E392" s="2">
-        <v>20423</v>
+        <v>9937</v>
       </c>
       <c r="F392" s="2">
-        <v>20423</v>
+        <v>9937</v>
       </c>
       <c r="G392" s="2">
-        <v>19839</v>
+        <v>9653</v>
       </c>
       <c r="H392" s="2">
-        <v>19645</v>
+        <v>9559</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>155</v>
+        <v>794</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="E393" s="2">
-        <v>59530</v>
+        <v>99347</v>
       </c>
       <c r="F393" s="2">
-        <v>59530</v>
+        <v>99347</v>
       </c>
       <c r="G393" s="2">
-        <v>57829</v>
+        <v>96508</v>
       </c>
       <c r="H393" s="2">
-        <v>57262</v>
+        <v>95562</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>155</v>
+        <v>794</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="E394" s="2">
-        <v>68733</v>
+        <v>19874</v>
       </c>
       <c r="F394" s="2">
-        <v>68733</v>
+        <v>19874</v>
       </c>
       <c r="G394" s="2">
-        <v>66769</v>
+        <v>19307</v>
       </c>
       <c r="H394" s="2">
-        <v>66115</v>
+        <v>19117</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>155</v>
+        <v>794</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="E395" s="2">
-        <v>113617</v>
+        <v>198666</v>
       </c>
       <c r="F395" s="2">
-        <v>113617</v>
+        <v>198666</v>
       </c>
       <c r="G395" s="2">
-        <v>110371</v>
+        <v>192990</v>
       </c>
       <c r="H395" s="2">
-        <v>109289</v>
+        <v>191098</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>21</v>
+        <v>794</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="E396" s="2">
-        <v>18491</v>
+        <v>49686</v>
       </c>
       <c r="F396" s="2">
-        <v>18491</v>
+        <v>49686</v>
       </c>
       <c r="G396" s="2">
-        <v>17962</v>
+        <v>48266</v>
       </c>
       <c r="H396" s="2">
-        <v>17786</v>
+        <v>47793</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="E397" s="2">
-        <v>23237</v>
+        <v>51581</v>
       </c>
       <c r="F397" s="2">
-        <v>23237</v>
+        <v>51581</v>
       </c>
       <c r="G397" s="2">
-        <v>22573</v>
+        <v>50108</v>
       </c>
       <c r="H397" s="2">
-        <v>22351</v>
+        <v>49616</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="E398" s="2">
-        <v>33915</v>
+        <v>41255</v>
       </c>
       <c r="F398" s="2">
-        <v>33915</v>
+        <v>41255</v>
       </c>
       <c r="G398" s="2">
-        <v>32946</v>
+        <v>40076</v>
       </c>
       <c r="H398" s="2">
-        <v>32623</v>
+        <v>39683</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="E399" s="2">
-        <v>46279</v>
+        <v>19436</v>
       </c>
       <c r="F399" s="2">
-        <v>46279</v>
+        <v>19436</v>
       </c>
       <c r="G399" s="2">
-        <v>44957</v>
+        <v>18880</v>
       </c>
       <c r="H399" s="2">
-        <v>44516</v>
+        <v>18695</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="E400" s="2">
-        <v>59351</v>
+        <v>25106</v>
       </c>
       <c r="F400" s="2">
-        <v>59351</v>
+        <v>25106</v>
       </c>
       <c r="G400" s="2">
-        <v>57656</v>
+        <v>24388</v>
       </c>
       <c r="H400" s="2">
-        <v>57090</v>
+        <v>24149</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>723</v>
+        <v>33</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="E401" s="2">
-        <v>266066</v>
+        <v>16820</v>
       </c>
       <c r="F401" s="2">
-        <v>266066</v>
+        <v>16820</v>
       </c>
       <c r="G401" s="2">
-        <v>258464</v>
+        <v>16339</v>
       </c>
       <c r="H401" s="2">
-        <v>255930</v>
+        <v>16179</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>723</v>
+        <v>33</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="E402" s="2">
-        <v>398693</v>
+        <v>1659</v>
       </c>
       <c r="F402" s="2">
-        <v>398693</v>
+        <v>1659</v>
       </c>
       <c r="G402" s="2">
-        <v>387302</v>
+        <v>1612</v>
       </c>
       <c r="H402" s="2">
-        <v>383505</v>
+        <v>1596</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>814</v>
+        <v>33</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E403" s="2">
-        <v>80850</v>
+        <v>6946</v>
       </c>
       <c r="F403" s="2">
-        <v>80850</v>
+        <v>6946</v>
       </c>
       <c r="G403" s="2">
-        <v>78540</v>
+        <v>6747</v>
       </c>
       <c r="H403" s="2">
-        <v>77770</v>
+        <v>6681</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>814</v>
+        <v>340</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="E404" s="2">
-        <v>160666</v>
+        <v>16937</v>
       </c>
       <c r="F404" s="2">
-        <v>160666</v>
+        <v>16937</v>
       </c>
       <c r="G404" s="2">
-        <v>156075</v>
+        <v>16453</v>
       </c>
       <c r="H404" s="2">
-        <v>154545</v>
+        <v>16291</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>819</v>
+        <v>340</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="E405" s="2">
-        <v>165037</v>
+        <v>33966</v>
       </c>
       <c r="F405" s="2">
-        <v>165037</v>
+        <v>33966</v>
       </c>
       <c r="G405" s="2">
-        <v>160322</v>
+        <v>32996</v>
       </c>
       <c r="H405" s="2">
-        <v>158750</v>
+        <v>32672</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>819</v>
+        <v>340</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="E406" s="2">
-        <v>320880</v>
+        <v>81538</v>
       </c>
       <c r="F406" s="2">
-        <v>320880</v>
+        <v>81538</v>
       </c>
       <c r="G406" s="2">
-        <v>311712</v>
+        <v>79208</v>
       </c>
       <c r="H406" s="2">
-        <v>308656</v>
+        <v>78432</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>824</v>
+        <v>340</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>825</v>
       </c>
       <c r="E407" s="2">
-        <v>9937</v>
+        <v>171463</v>
       </c>
       <c r="F407" s="2">
-        <v>9937</v>
+        <v>171463</v>
       </c>
       <c r="G407" s="2">
-        <v>9653</v>
+        <v>166564</v>
       </c>
       <c r="H407" s="2">
-        <v>9559</v>
+        <v>164931</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>826</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>824</v>
+        <v>340</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>827</v>
       </c>
       <c r="E408" s="2">
-        <v>99347</v>
+        <v>420026</v>
       </c>
       <c r="F408" s="2">
-        <v>99347</v>
+        <v>420026</v>
       </c>
       <c r="G408" s="2">
-        <v>96508</v>
+        <v>408026</v>
       </c>
       <c r="H408" s="2">
-        <v>95562</v>
+        <v>404025</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
         <v>828</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>824</v>
+        <v>209</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E409" s="2">
-        <v>19874</v>
+        <v>75303</v>
       </c>
       <c r="F409" s="2">
-        <v>19874</v>
+        <v>75303</v>
       </c>
       <c r="G409" s="2">
-        <v>19307</v>
+        <v>73151</v>
       </c>
       <c r="H409" s="2">
-        <v>19117</v>
+        <v>72434</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
         <v>830</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>824</v>
+        <v>209</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>831</v>
       </c>
       <c r="E410" s="2">
-        <v>198666</v>
+        <v>96364</v>
       </c>
       <c r="F410" s="2">
-        <v>198666</v>
+        <v>96364</v>
       </c>
       <c r="G410" s="2">
-        <v>192990</v>
+        <v>93611</v>
       </c>
       <c r="H410" s="2">
-        <v>191098</v>
+        <v>92693</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
         <v>832</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>824</v>
+        <v>209</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>833</v>
       </c>
       <c r="E411" s="2">
-        <v>49686</v>
+        <v>38168</v>
       </c>
       <c r="F411" s="2">
-        <v>49686</v>
+        <v>38168</v>
       </c>
       <c r="G411" s="2">
-        <v>48266</v>
+        <v>37077</v>
       </c>
       <c r="H411" s="2">
-        <v>47793</v>
+        <v>36714</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
         <v>834</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>33</v>
+        <v>209</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>835</v>
       </c>
       <c r="E412" s="2">
-        <v>51975</v>
+        <v>35765</v>
       </c>
       <c r="F412" s="2">
-        <v>51975</v>
+        <v>35765</v>
       </c>
       <c r="G412" s="2">
-        <v>50490</v>
+        <v>34743</v>
       </c>
       <c r="H412" s="2">
-        <v>49995</v>
+        <v>34403</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
         <v>836</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>33</v>
+        <v>209</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>837</v>
       </c>
       <c r="E413" s="2">
-        <v>41255</v>
+        <v>51529</v>
       </c>
       <c r="F413" s="2">
-        <v>41255</v>
+        <v>51529</v>
       </c>
       <c r="G413" s="2">
-        <v>40076</v>
+        <v>50057</v>
       </c>
       <c r="H413" s="2">
-        <v>39683</v>
+        <v>49566</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
         <v>838</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>33</v>
+        <v>209</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>839</v>
       </c>
       <c r="E414" s="2">
-        <v>19436</v>
+        <v>75534</v>
       </c>
       <c r="F414" s="2">
-        <v>19436</v>
+        <v>75534</v>
       </c>
       <c r="G414" s="2">
-        <v>18880</v>
+        <v>73376</v>
       </c>
       <c r="H414" s="2">
-        <v>18695</v>
+        <v>72656</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
         <v>840</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>33</v>
+        <v>209</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E415" s="2">
-        <v>25106</v>
+        <v>98123</v>
       </c>
       <c r="F415" s="2">
-        <v>25106</v>
+        <v>98123</v>
       </c>
       <c r="G415" s="2">
-        <v>24388</v>
+        <v>95319</v>
       </c>
       <c r="H415" s="2">
-        <v>24149</v>
+        <v>94385</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>842</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>33</v>
+        <v>243</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>843</v>
       </c>
       <c r="E416" s="2">
-        <v>16820</v>
+        <v>25433</v>
       </c>
       <c r="F416" s="2">
-        <v>16820</v>
+        <v>25433</v>
       </c>
       <c r="G416" s="2">
-        <v>16339</v>
+        <v>24706</v>
       </c>
       <c r="H416" s="2">
-        <v>16179</v>
+        <v>24464</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>844</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>33</v>
+        <v>243</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>845</v>
       </c>
       <c r="E417" s="2">
-        <v>1659</v>
+        <v>50868</v>
       </c>
       <c r="F417" s="2">
-        <v>1659</v>
+        <v>50868</v>
       </c>
       <c r="G417" s="2">
-        <v>1612</v>
+        <v>49415</v>
       </c>
       <c r="H417" s="2">
-        <v>1596</v>
+        <v>48930</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
         <v>846</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>33</v>
+        <v>243</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E418" s="2">
-        <v>6946</v>
+        <v>66701</v>
       </c>
       <c r="F418" s="2">
-        <v>6946</v>
+        <v>66701</v>
       </c>
       <c r="G418" s="2">
-        <v>6747</v>
+        <v>64796</v>
       </c>
       <c r="H418" s="2">
-        <v>6681</v>
+        <v>64160</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
         <v>848</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>350</v>
+        <v>849</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="E419" s="2">
-        <v>16271</v>
+        <v>48779</v>
       </c>
       <c r="F419" s="2">
-        <v>16271</v>
+        <v>48779</v>
       </c>
       <c r="G419" s="2">
-        <v>15806</v>
+        <v>47385</v>
       </c>
       <c r="H419" s="2">
-        <v>15651</v>
+        <v>46921</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>350</v>
+        <v>849</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="E420" s="2">
-        <v>32634</v>
+        <v>38746</v>
       </c>
       <c r="F420" s="2">
-        <v>32634</v>
+        <v>38746</v>
       </c>
       <c r="G420" s="2">
-        <v>31702</v>
+        <v>37639</v>
       </c>
       <c r="H420" s="2">
-        <v>31391</v>
+        <v>37270</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>350</v>
+        <v>849</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="E421" s="2">
-        <v>81538</v>
+        <v>100101</v>
       </c>
       <c r="F421" s="2">
-        <v>81538</v>
+        <v>100101</v>
       </c>
       <c r="G421" s="2">
-        <v>79208</v>
+        <v>97241</v>
       </c>
       <c r="H421" s="2">
-        <v>78432</v>
+        <v>96287</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>350</v>
+        <v>849</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="E422" s="2">
-        <v>164768</v>
+        <v>140305</v>
       </c>
       <c r="F422" s="2">
-        <v>164768</v>
+        <v>140305</v>
       </c>
       <c r="G422" s="2">
-        <v>160060</v>
+        <v>136296</v>
       </c>
       <c r="H422" s="2">
-        <v>158491</v>
+        <v>134960</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>350</v>
+        <v>849</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="E423" s="2">
-        <v>403495</v>
+        <v>34582</v>
       </c>
       <c r="F423" s="2">
-        <v>403495</v>
+        <v>34582</v>
       </c>
       <c r="G423" s="2">
-        <v>391967</v>
+        <v>33594</v>
       </c>
       <c r="H423" s="2">
-        <v>388124</v>
+        <v>33264</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>213</v>
+        <v>849</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E424" s="2">
-        <v>75303</v>
+        <v>40714</v>
       </c>
       <c r="F424" s="2">
-        <v>75303</v>
+        <v>40714</v>
       </c>
       <c r="G424" s="2">
-        <v>73151</v>
+        <v>39551</v>
       </c>
       <c r="H424" s="2">
-        <v>72434</v>
+        <v>39163</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>213</v>
+        <v>849</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="E425" s="2">
-        <v>96364</v>
+        <v>50584</v>
       </c>
       <c r="F425" s="2">
-        <v>96364</v>
+        <v>50584</v>
       </c>
       <c r="G425" s="2">
-        <v>93611</v>
+        <v>49139</v>
       </c>
       <c r="H425" s="2">
-        <v>92693</v>
+        <v>48657</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>213</v>
+        <v>849</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="E426" s="2">
-        <v>38168</v>
+        <v>61451</v>
       </c>
       <c r="F426" s="2">
-        <v>38168</v>
+        <v>61451</v>
       </c>
       <c r="G426" s="2">
-        <v>37077</v>
+        <v>59696</v>
       </c>
       <c r="H426" s="2">
-        <v>36714</v>
+        <v>59110</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>213</v>
+        <v>849</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E427" s="2">
-        <v>35765</v>
+        <v>69221</v>
       </c>
       <c r="F427" s="2">
-        <v>35765</v>
+        <v>69221</v>
       </c>
       <c r="G427" s="2">
-        <v>34743</v>
+        <v>67244</v>
       </c>
       <c r="H427" s="2">
-        <v>34403</v>
+        <v>66584</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>213</v>
+        <v>849</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E428" s="2">
-        <v>51529</v>
+        <v>87491</v>
       </c>
       <c r="F428" s="2">
-        <v>51529</v>
+        <v>87491</v>
       </c>
       <c r="G428" s="2">
-        <v>50057</v>
+        <v>84992</v>
       </c>
       <c r="H428" s="2">
-        <v>49566</v>
+        <v>84158</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>213</v>
+        <v>849</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E429" s="2">
-        <v>75534</v>
+        <v>99881</v>
       </c>
       <c r="F429" s="2">
-        <v>75534</v>
+        <v>99881</v>
       </c>
       <c r="G429" s="2">
-        <v>73376</v>
+        <v>97028</v>
       </c>
       <c r="H429" s="2">
-        <v>72656</v>
+        <v>96076</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>213</v>
+        <v>849</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="E430" s="2">
-        <v>98123</v>
+        <v>143876</v>
       </c>
       <c r="F430" s="2">
-        <v>98123</v>
+        <v>143876</v>
       </c>
       <c r="G430" s="2">
-        <v>95319</v>
+        <v>139766</v>
       </c>
       <c r="H430" s="2">
-        <v>94385</v>
+        <v>138395</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>249</v>
+        <v>849</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E431" s="2">
-        <v>25433</v>
+        <v>149231</v>
       </c>
       <c r="F431" s="2">
-        <v>25433</v>
+        <v>149231</v>
       </c>
       <c r="G431" s="2">
-        <v>24706</v>
+        <v>144968</v>
       </c>
       <c r="H431" s="2">
-        <v>24464</v>
+        <v>143546</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>249</v>
+        <v>849</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="E432" s="2">
-        <v>50868</v>
+        <v>18243</v>
       </c>
       <c r="F432" s="2">
-        <v>50868</v>
+        <v>18243</v>
       </c>
       <c r="G432" s="2">
-        <v>49415</v>
+        <v>17721</v>
       </c>
       <c r="H432" s="2">
-        <v>48930</v>
+        <v>17548</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>249</v>
+        <v>849</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="E433" s="2">
-        <v>66701</v>
+        <v>22334</v>
       </c>
       <c r="F433" s="2">
-        <v>66701</v>
+        <v>22334</v>
       </c>
       <c r="G433" s="2">
-        <v>64796</v>
+        <v>21695</v>
       </c>
       <c r="H433" s="2">
-        <v>64160</v>
+        <v>21483</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>880</v>
       </c>
       <c r="E434" s="2">
-        <v>48779</v>
+        <v>60146</v>
       </c>
       <c r="F434" s="2">
-        <v>48779</v>
+        <v>60146</v>
       </c>
       <c r="G434" s="2">
-        <v>47385</v>
+        <v>58428</v>
       </c>
       <c r="H434" s="2">
-        <v>46921</v>
+        <v>57855</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>881</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>882</v>
       </c>
       <c r="E435" s="2">
-        <v>38746</v>
+        <v>80185</v>
       </c>
       <c r="F435" s="2">
-        <v>38746</v>
+        <v>80185</v>
       </c>
       <c r="G435" s="2">
-        <v>37639</v>
+        <v>77894</v>
       </c>
       <c r="H435" s="2">
-        <v>37270</v>
+        <v>77131</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>883</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>884</v>
       </c>
       <c r="E436" s="2">
-        <v>99986</v>
+        <v>166590</v>
       </c>
       <c r="F436" s="2">
-        <v>99986</v>
+        <v>166590</v>
       </c>
       <c r="G436" s="2">
-        <v>97130</v>
+        <v>161830</v>
       </c>
       <c r="H436" s="2">
-        <v>96177</v>
+        <v>160244</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>885</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E437" s="2">
-        <v>139728</v>
+        <v>196429</v>
       </c>
       <c r="F437" s="2">
-        <v>139728</v>
+        <v>196429</v>
       </c>
       <c r="G437" s="2">
-        <v>135735</v>
+        <v>190817</v>
       </c>
       <c r="H437" s="2">
-        <v>134405</v>
+        <v>188946</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>887</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>888</v>
       </c>
       <c r="E438" s="2">
-        <v>34031</v>
+        <v>30986</v>
       </c>
       <c r="F438" s="2">
-        <v>34031</v>
+        <v>30986</v>
       </c>
       <c r="G438" s="2">
-        <v>33058</v>
+        <v>30100</v>
       </c>
       <c r="H438" s="2">
-        <v>32734</v>
+        <v>29805</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>889</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>890</v>
       </c>
       <c r="E439" s="2">
-        <v>40714</v>
+        <v>10484</v>
       </c>
       <c r="F439" s="2">
-        <v>40714</v>
+        <v>10484</v>
       </c>
       <c r="G439" s="2">
-        <v>39551</v>
+        <v>10185</v>
       </c>
       <c r="H439" s="2">
-        <v>39163</v>
+        <v>10085</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>891</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>892</v>
       </c>
       <c r="E440" s="2">
-        <v>50584</v>
+        <v>16449</v>
       </c>
       <c r="F440" s="2">
-        <v>50584</v>
+        <v>16449</v>
       </c>
       <c r="G440" s="2">
-        <v>49139</v>
+        <v>15979</v>
       </c>
       <c r="H440" s="2">
-        <v>48657</v>
+        <v>15823</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>893</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>894</v>
       </c>
       <c r="E441" s="2">
-        <v>61451</v>
+        <v>19698</v>
       </c>
       <c r="F441" s="2">
-        <v>61451</v>
+        <v>19698</v>
       </c>
       <c r="G441" s="2">
-        <v>59696</v>
+        <v>19135</v>
       </c>
       <c r="H441" s="2">
-        <v>59110</v>
+        <v>18948</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>895</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>896</v>
       </c>
       <c r="E442" s="2">
-        <v>66990</v>
+        <v>23651</v>
       </c>
       <c r="F442" s="2">
-        <v>66990</v>
+        <v>23651</v>
       </c>
       <c r="G442" s="2">
-        <v>65076</v>
+        <v>22976</v>
       </c>
       <c r="H442" s="2">
-        <v>64438</v>
+        <v>22750</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>897</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>898</v>
       </c>
       <c r="E443" s="2">
-        <v>87491</v>
+        <v>9584</v>
       </c>
       <c r="F443" s="2">
-        <v>87491</v>
+        <v>9584</v>
       </c>
       <c r="G443" s="2">
-        <v>84992</v>
+        <v>9311</v>
       </c>
       <c r="H443" s="2">
-        <v>84158</v>
+        <v>9219</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>899</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>900</v>
       </c>
       <c r="E444" s="2">
-        <v>99881</v>
+        <v>61688</v>
       </c>
       <c r="F444" s="2">
-        <v>99881</v>
+        <v>61688</v>
       </c>
       <c r="G444" s="2">
-        <v>97028</v>
+        <v>59925</v>
       </c>
       <c r="H444" s="2">
-        <v>96076</v>
+        <v>59338</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>901</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>902</v>
       </c>
       <c r="E445" s="2">
-        <v>143876</v>
+        <v>92253</v>
       </c>
       <c r="F445" s="2">
-        <v>143876</v>
+        <v>92253</v>
       </c>
       <c r="G445" s="2">
-        <v>139766</v>
+        <v>89617</v>
       </c>
       <c r="H445" s="2">
-        <v>138395</v>
+        <v>88739</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>903</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>904</v>
       </c>
       <c r="E446" s="2">
-        <v>149231</v>
+        <v>44020</v>
       </c>
       <c r="F446" s="2">
-        <v>149231</v>
+        <v>44020</v>
       </c>
       <c r="G446" s="2">
-        <v>144968</v>
+        <v>42762</v>
       </c>
       <c r="H446" s="2">
-        <v>143546</v>
+        <v>42343</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
         <v>905</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>906</v>
       </c>
       <c r="E447" s="2">
-        <v>18243</v>
+        <v>6165</v>
       </c>
       <c r="F447" s="2">
-        <v>18243</v>
+        <v>6165</v>
       </c>
       <c r="G447" s="2">
-        <v>17721</v>
+        <v>5988</v>
       </c>
       <c r="H447" s="2">
-        <v>17548</v>
+        <v>5930</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>908</v>
       </c>
       <c r="E448" s="2">
-        <v>22034</v>
+        <v>11432</v>
       </c>
       <c r="F448" s="2">
-        <v>22034</v>
+        <v>11432</v>
       </c>
       <c r="G448" s="2">
-        <v>21405</v>
+        <v>11106</v>
       </c>
       <c r="H448" s="2">
-        <v>21195</v>
+        <v>10997</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>909</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>910</v>
       </c>
       <c r="E449" s="2">
-        <v>60086</v>
+        <v>15777</v>
       </c>
       <c r="F449" s="2">
-        <v>60086</v>
+        <v>15777</v>
       </c>
       <c r="G449" s="2">
-        <v>58370</v>
+        <v>15327</v>
       </c>
       <c r="H449" s="2">
-        <v>57797</v>
+        <v>15176</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>911</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>912</v>
       </c>
       <c r="E450" s="2">
-        <v>80036</v>
+        <v>31511</v>
       </c>
       <c r="F450" s="2">
-        <v>80036</v>
+        <v>31511</v>
       </c>
       <c r="G450" s="2">
-        <v>77750</v>
+        <v>30610</v>
       </c>
       <c r="H450" s="2">
-        <v>76987</v>
+        <v>30310</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>914</v>
       </c>
       <c r="E451" s="2">
-        <v>166102</v>
+        <v>42079</v>
       </c>
       <c r="F451" s="2">
-        <v>166102</v>
+        <v>42079</v>
       </c>
       <c r="G451" s="2">
-        <v>161356</v>
+        <v>40877</v>
       </c>
       <c r="H451" s="2">
-        <v>159774</v>
+        <v>40476</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E452" s="2">
-        <v>196429</v>
+        <v>7980</v>
       </c>
       <c r="F452" s="2">
-        <v>196429</v>
+        <v>7980</v>
       </c>
       <c r="G452" s="2">
-        <v>190817</v>
+        <v>7752</v>
       </c>
       <c r="H452" s="2">
-        <v>188946</v>
+        <v>7676</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>917</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>918</v>
       </c>
       <c r="E453" s="2">
-        <v>30986</v>
+        <v>10710</v>
       </c>
       <c r="F453" s="2">
-        <v>30986</v>
+        <v>10710</v>
       </c>
       <c r="G453" s="2">
-        <v>30100</v>
+        <v>10404</v>
       </c>
       <c r="H453" s="2">
-        <v>29805</v>
+        <v>10302</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>920</v>
       </c>
       <c r="E454" s="2">
-        <v>19698</v>
+        <v>5043</v>
       </c>
       <c r="F454" s="2">
-        <v>19698</v>
+        <v>5043</v>
       </c>
       <c r="G454" s="2">
-        <v>19135</v>
+        <v>4899</v>
       </c>
       <c r="H454" s="2">
-        <v>18948</v>
+        <v>4851</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>921</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>879</v>
+        <v>21</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E455" s="2">
-        <v>23651</v>
+        <v>91061</v>
       </c>
       <c r="F455" s="2">
-        <v>23651</v>
+        <v>91061</v>
       </c>
       <c r="G455" s="2">
-        <v>22976</v>
+        <v>88460</v>
       </c>
       <c r="H455" s="2">
-        <v>22750</v>
+        <v>87592</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>879</v>
+        <v>151</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>924</v>
       </c>
       <c r="E456" s="2">
-        <v>9584</v>
+        <v>57513</v>
       </c>
       <c r="F456" s="2">
-        <v>9584</v>
+        <v>57513</v>
       </c>
       <c r="G456" s="2">
-        <v>9311</v>
+        <v>55869</v>
       </c>
       <c r="H456" s="2">
-        <v>9219</v>
+        <v>55322</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>879</v>
+        <v>151</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>926</v>
       </c>
       <c r="E457" s="2">
-        <v>61688</v>
+        <v>36791</v>
       </c>
       <c r="F457" s="2">
-        <v>61688</v>
+        <v>36791</v>
       </c>
       <c r="G457" s="2">
-        <v>59925</v>
+        <v>35740</v>
       </c>
       <c r="H457" s="2">
-        <v>59338</v>
+        <v>35389</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>879</v>
+        <v>928</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="E458" s="2">
-        <v>92253</v>
+        <v>17787</v>
       </c>
       <c r="F458" s="2">
-        <v>92253</v>
+        <v>17787</v>
       </c>
       <c r="G458" s="2">
-        <v>89617</v>
+        <v>17279</v>
       </c>
       <c r="H458" s="2">
-        <v>88739</v>
+        <v>17109</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>879</v>
+        <v>931</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="E459" s="2">
-        <v>44020</v>
+        <v>29400</v>
       </c>
       <c r="F459" s="2">
-        <v>44020</v>
+        <v>29400</v>
       </c>
       <c r="G459" s="2">
-        <v>42762</v>
+        <v>28560</v>
       </c>
       <c r="H459" s="2">
-        <v>42343</v>
+        <v>28280</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="C460" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="C460" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D460" s="1" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="E460" s="2">
-        <v>31836</v>
+        <v>234185</v>
       </c>
       <c r="F460" s="2">
-        <v>31836</v>
+        <v>234185</v>
       </c>
       <c r="G460" s="2">
-        <v>30926</v>
+        <v>227494</v>
       </c>
       <c r="H460" s="2">
-        <v>30623</v>
+        <v>225263</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>879</v>
+        <v>936</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="E461" s="2">
-        <v>6148</v>
+        <v>429662</v>
       </c>
       <c r="F461" s="2">
-        <v>6148</v>
+        <v>429662</v>
       </c>
       <c r="G461" s="2">
-        <v>5972</v>
+        <v>417386</v>
       </c>
       <c r="H461" s="2">
-        <v>5914</v>
+        <v>413294</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>879</v>
+        <v>936</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="E462" s="2">
-        <v>11396</v>
+        <v>69452</v>
       </c>
       <c r="F462" s="2">
-        <v>11396</v>
+        <v>69452</v>
       </c>
       <c r="G462" s="2">
-        <v>11070</v>
+        <v>67468</v>
       </c>
       <c r="H462" s="2">
-        <v>10962</v>
+        <v>66806</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>879</v>
+        <v>936</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E463" s="2">
-        <v>15755</v>
+        <v>69195</v>
       </c>
       <c r="F463" s="2">
-        <v>15755</v>
+        <v>69195</v>
       </c>
       <c r="G463" s="2">
-        <v>15305</v>
+        <v>67218</v>
       </c>
       <c r="H463" s="2">
-        <v>15155</v>
+        <v>66559</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>879</v>
+        <v>936</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="E464" s="2">
-        <v>31495</v>
+        <v>42735</v>
       </c>
       <c r="F464" s="2">
-        <v>31495</v>
+        <v>42735</v>
       </c>
       <c r="G464" s="2">
-        <v>30595</v>
+        <v>41514</v>
       </c>
       <c r="H464" s="2">
-        <v>30295</v>
+        <v>41107</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>879</v>
+        <v>936</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="E465" s="2">
-        <v>41990</v>
+        <v>47565</v>
       </c>
       <c r="F465" s="2">
-        <v>41990</v>
+        <v>47565</v>
       </c>
       <c r="G465" s="2">
-        <v>40790</v>
+        <v>46206</v>
       </c>
       <c r="H465" s="2">
-        <v>40390</v>
+        <v>45753</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>879</v>
+        <v>936</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E466" s="2">
-        <v>7980</v>
+        <v>24150</v>
       </c>
       <c r="F466" s="2">
-        <v>7980</v>
+        <v>24150</v>
       </c>
       <c r="G466" s="2">
-        <v>7752</v>
+        <v>23460</v>
       </c>
       <c r="H466" s="2">
-        <v>7676</v>
+        <v>23230</v>
       </c>
       <c r="I466" s="1" t="s">
-        <v>11</v>
-[...375 lines deleted...]
-      <c r="I479" s="1" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>