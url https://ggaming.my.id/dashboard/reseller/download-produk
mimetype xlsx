--- v2 (2026-07-21)
+++ v3 (2026-09-10)
@@ -12,205 +12,235 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="948">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="869">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Valorant</t>
   </si>
   <si>
     <t>1.000 VP (Indonesia)</t>
   </si>
   <si>
     <t>Tersedia</t>
   </si>
   <si>
     <t>1.475 VP (Indonesia)</t>
   </si>
   <si>
+    <t>Genshin Impact</t>
+  </si>
+  <si>
+    <t>1980+260 Genesis Crystals</t>
+  </si>
+  <si>
     <t>2.000 VP (Indonesia)</t>
   </si>
   <si>
     <t>2.050 VP (Indonesia)</t>
   </si>
   <si>
     <t>2.525 VP (Indonesia)</t>
   </si>
   <si>
     <t>Honor of Kings</t>
   </si>
   <si>
     <t>240 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>3.050 VP (Indonesia)</t>
   </si>
   <si>
     <t>3.650 VP (Indonesia)</t>
   </si>
   <si>
+    <t>300GENESIS</t>
+  </si>
+  <si>
+    <t>300+30 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>3280+600 Genesis Crystals</t>
+  </si>
+  <si>
     <t>3GB3HARI</t>
   </si>
   <si>
     <t>TRI</t>
   </si>
   <si>
     <t>Tri Data Happy 3 GB 3 Hari</t>
   </si>
   <si>
     <t>4.100 VP (Indonesia)</t>
   </si>
   <si>
     <t>4.125 VP (Indonesia)</t>
   </si>
   <si>
     <t>400 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>475 VP (Indonesia)</t>
   </si>
   <si>
     <t>560 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>5GB7HARI</t>
   </si>
   <si>
     <t>Tri Data Happy 5 GB 7 Hari</t>
   </si>
   <si>
+    <t>60GENESIS</t>
+  </si>
+  <si>
+    <t>60 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>6480+1600 Genesis Crystals</t>
+  </si>
+  <si>
     <t>80 Tokens (Indonesia)</t>
   </si>
   <si>
     <t>950 VP (Indonesia)</t>
   </si>
   <si>
+    <t>980GENESIS</t>
+  </si>
+  <si>
+    <t>980+110 Genesis Crystals</t>
+  </si>
+  <si>
     <t>A-ASDSADASDAS</t>
   </si>
   <si>
     <t>AXIS</t>
   </si>
   <si>
     <t>Axis Data BRONET 3 GB 2 Hari</t>
   </si>
   <si>
     <t>A-C</t>
   </si>
   <si>
     <t>Axis Data BRONET 4.5 GB 5 Hari</t>
   </si>
   <si>
+    <t>A-DSADADADADAS</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 3 GB 2 Hari</t>
+  </si>
+  <si>
     <t>AON-12</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 12 GB</t>
   </si>
   <si>
     <t>AON-2-5</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 2.5 GB</t>
   </si>
   <si>
     <t>AON-3-5</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 3.5 GB</t>
   </si>
   <si>
     <t>AON-40</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 40 GB</t>
   </si>
   <si>
     <t>AON-6</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 6 GB</t>
   </si>
   <si>
     <t>AON-9</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 9 GB</t>
   </si>
   <si>
-    <t>AX-360</t>
-[...4 lines deleted...]
-  <si>
     <t>AX-90</t>
   </si>
   <si>
     <t>Axis Tambah Masa Aktif Kartu 90 Hari</t>
   </si>
   <si>
     <t>AXISDATA-1gb</t>
   </si>
   <si>
     <t>Axis Data 1 GB 30 Hari</t>
   </si>
   <si>
     <t>AXISDATAMINI-1</t>
   </si>
   <si>
     <t>Axis Data Mini 1 GB 1 Hari</t>
   </si>
   <si>
     <t>AXISDATAMINI-1-5</t>
   </si>
   <si>
     <t>Axis Data Mini 1.5 GB 5 Hari</t>
   </si>
   <si>
     <t>AXISDATAMINI-2</t>
@@ -293,50 +323,56 @@
   <si>
     <t>CODM-1373</t>
   </si>
   <si>
     <t>1373 CP (Indonesia)</t>
   </si>
   <si>
     <t>CODM-2060</t>
   </si>
   <si>
     <t>2060 CP (Indonesia)</t>
   </si>
   <si>
     <t>CODM-31</t>
   </si>
   <si>
     <t>31 CP (Indonesia)</t>
   </si>
   <si>
     <t>CODM-321</t>
   </si>
   <si>
     <t>321 CP (Indonesia)</t>
   </si>
   <si>
+    <t>CODM-63</t>
+  </si>
+  <si>
+    <t>63 CP (Indonesia)</t>
+  </si>
+  <si>
     <t>CODM-645</t>
   </si>
   <si>
     <t>645 CP (Indonesia)</t>
   </si>
   <si>
     <t>CODM-800</t>
   </si>
   <si>
     <t>800 CP (Indonesia)</t>
   </si>
   <si>
     <t>DATABRONET-1030</t>
   </si>
   <si>
     <t>Axis Data BRONET 10 GB 30 hari</t>
   </si>
   <si>
     <t>DATABRONET-12</t>
   </si>
   <si>
     <t>Axis Data BRONET 14 GB 30 hari</t>
   </si>
   <si>
     <t>DATABRONET-16</t>
@@ -458,83 +494,65 @@
   <si>
     <t>DM-74</t>
   </si>
   <si>
     <t>74 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>DM-85</t>
   </si>
   <si>
     <t>85 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>DM-875</t>
   </si>
   <si>
     <t>875 Diamond (Indonesia)</t>
   </si>
   <si>
     <t>DM-966</t>
   </si>
   <si>
     <t>966 Diamond (Indonesia)</t>
   </si>
   <si>
-    <t>DSFDSFSD-343242</t>
-[...4 lines deleted...]
-  <si>
     <t>DSFDSFSD-QDSAD</t>
   </si>
   <si>
     <t>SMARTFREN</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 700 MB Berlaku 28 Hari</t>
   </si>
   <si>
     <t>DSFDSFSD-SAADADSDASDAS</t>
   </si>
   <si>
     <t>Tri Data AlwaysOn 26 GB</t>
   </si>
   <si>
-    <t>DSFDSFSD-SADADA</t>
-[...10 lines deleted...]
-  <si>
     <t>FC-100</t>
   </si>
   <si>
     <t>FC Mobile</t>
   </si>
   <si>
     <t>100 FC Points (Indonesia)</t>
   </si>
   <si>
     <t>FC-1070</t>
   </si>
   <si>
     <t>1.070 FC Points (Indonesia)</t>
   </si>
   <si>
     <t>FC-1999</t>
   </si>
   <si>
     <t>1.999 Silver (Indonesia)</t>
   </si>
   <si>
     <t>FC-2200</t>
   </si>
   <si>
     <t>2.200 FC Points (Indonesia)</t>
@@ -647,56 +665,50 @@
   <si>
     <t>Tri Data Happy 100 GB 28 Hari</t>
   </si>
   <si>
     <t>HAPPY-18GB</t>
   </si>
   <si>
     <t>Tri Data Happy 18 GB 28 Hari</t>
   </si>
   <si>
     <t>HAPPY-30GB</t>
   </si>
   <si>
     <t>Tri Data Happy 30 GB 28 Hari</t>
   </si>
   <si>
     <t>ISATFREEDOM-2-5GB</t>
   </si>
   <si>
     <t>INDOSAT</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 2.5 GB 5 Hari</t>
   </si>
   <si>
-    <t>ISATFREEDOM-9GB</t>
-[...4 lines deleted...]
-  <si>
     <t>MASAAKTIFTHREE-3BULAN</t>
   </si>
   <si>
     <t>Tri Tambah Masa Aktif Kartu  4 Bulan</t>
   </si>
   <si>
     <t>OWSEM-657657</t>
   </si>
   <si>
     <t>Axis Data BRONET 3 GB 1 Hari</t>
   </si>
   <si>
     <t>pre30343775</t>
   </si>
   <si>
     <t>ARENA OF VALOR</t>
   </si>
   <si>
     <t>40 Vouchers (Indonesia)</t>
   </si>
   <si>
     <t>pre30343778</t>
   </si>
   <si>
     <t>90 Vouchers (Indonesia)</t>
@@ -740,80 +752,56 @@
   <si>
     <t>pre30354500</t>
   </si>
   <si>
     <t>Twilight Pass</t>
   </si>
   <si>
     <t>pre30354501</t>
   </si>
   <si>
     <t>Startlight Member Plus</t>
   </si>
   <si>
     <t>pre30354502</t>
   </si>
   <si>
     <t>Monthly Epic Bundle</t>
   </si>
   <si>
     <t>pre30354503</t>
   </si>
   <si>
     <t>Weekly Diamond Pass 4x</t>
   </si>
   <si>
-    <t>pre30354504</t>
+    <t>pre30354651</t>
   </si>
   <si>
     <t>TELKOMSEL</t>
   </si>
   <si>
-    <t>Voucher Telkomsel 2.5 GB 5 Hari</t>
-[...22 lines deleted...]
-  <si>
     <t>Telkomsel 2.000</t>
   </si>
   <si>
     <t>pre30354652</t>
   </si>
   <si>
     <t>Telkomsel 5.000</t>
   </si>
   <si>
     <t>pre30354653</t>
   </si>
   <si>
     <t>Telkomsel 10.000</t>
   </si>
   <si>
     <t>pre30354654</t>
   </si>
   <si>
     <t>Telkomsel 15.000</t>
   </si>
   <si>
     <t>pre30354655</t>
   </si>
   <si>
     <t>Telkomsel 20.000</t>
@@ -887,56 +875,50 @@
   <si>
     <t>pre30354679</t>
   </si>
   <si>
     <t>Indosat 50.000</t>
   </si>
   <si>
     <t>pre30354680</t>
   </si>
   <si>
     <t>Axis 5.000</t>
   </si>
   <si>
     <t>pre30354681</t>
   </si>
   <si>
     <t>Axis 10.000</t>
   </si>
   <si>
     <t>pre30354682</t>
   </si>
   <si>
     <t>Axis 15.000</t>
   </si>
   <si>
-    <t>pre30354683</t>
-[...4 lines deleted...]
-  <si>
     <t>pre30354684</t>
   </si>
   <si>
     <t>Axis 25.000</t>
   </si>
   <si>
     <t>pre30354685</t>
   </si>
   <si>
     <t>Axis 30.000</t>
   </si>
   <si>
     <t>pre30354686</t>
   </si>
   <si>
     <t>Axis 40.000</t>
   </si>
   <si>
     <t>pre30354687</t>
   </si>
   <si>
     <t>Axis 50.000</t>
   </si>
   <si>
     <t>pre30354688</t>
@@ -959,56 +941,71 @@
   <si>
     <t>pre30354691</t>
   </si>
   <si>
     <t>Smartfren 15.000</t>
   </si>
   <si>
     <t>pre30354692</t>
   </si>
   <si>
     <t>Smartfren 20.000</t>
   </si>
   <si>
     <t>pre30354693</t>
   </si>
   <si>
     <t>Smartfren 25.000</t>
   </si>
   <si>
     <t>pre30354694</t>
   </si>
   <si>
     <t>Smartfren 30.000</t>
   </si>
   <si>
+    <t>COMBO-16</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Combo 16 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>Honor of Kings 8 Tokens</t>
+  </si>
+  <si>
     <t>pre30354696</t>
   </si>
   <si>
     <t>Smartfren 50.000</t>
   </si>
   <si>
+    <t>pre30354698</t>
+  </si>
+  <si>
+    <t>Three 10.000</t>
+  </si>
+  <si>
     <t>pre30354699</t>
   </si>
   <si>
     <t>Three 15.000</t>
   </si>
   <si>
     <t>pre30354700</t>
   </si>
   <si>
     <t>Three 20.000</t>
   </si>
   <si>
     <t>pre30354701</t>
   </si>
   <si>
     <t>Three 25.000</t>
   </si>
   <si>
     <t>pre30354702</t>
   </si>
   <si>
     <t>Three 30.000</t>
   </si>
   <si>
     <t>pre30354703</t>
@@ -1211,92 +1208,80 @@
   <si>
     <t>Smartfren Data Unlimited Harian 500 MB Berlaku 28 Hari</t>
   </si>
   <si>
     <t>SMARTUNLI-700MB</t>
   </si>
   <si>
     <t>SMARTUNLI-7DAY</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 1 GB Berlaku 7 Hari</t>
   </si>
   <si>
     <t>TRI-2GB5HARI</t>
   </si>
   <si>
     <t>Tri Data Happy 2 GB 5 Hari</t>
   </si>
   <si>
     <t>TRI-5GB3HARI</t>
   </si>
   <si>
     <t>Tri Data Happy 5 GB 3 Hari</t>
   </si>
   <si>
-    <t>TRIDATAHARIAN-1GB</t>
-[...4 lines deleted...]
-  <si>
     <t>TRIDATAHARIAN-9GB</t>
   </si>
   <si>
     <t>Tri Data Happy 9 GB 10 Hari</t>
   </si>
   <si>
     <t>TSEL-1</t>
   </si>
   <si>
     <t>Telkomsel Data 1 GB 3 Hari</t>
   </si>
   <si>
     <t>TSEL-10</t>
   </si>
   <si>
     <t>Telkomsel Data 10 GB 30 Hari</t>
   </si>
   <si>
     <t>TSEL-15</t>
   </si>
   <si>
     <t>Telkomsel Data 15 GB 30 Hari</t>
   </si>
   <si>
     <t>TSEL-2</t>
   </si>
   <si>
     <t>Telkomsel Data 2 GB 3 Hari</t>
   </si>
   <si>
-    <t>TSEL-8</t>
-[...4 lines deleted...]
-  <si>
     <t>TSELMASAAKTI300</t>
   </si>
   <si>
     <t>Telkomsel Tambah Masa Aktif Kartu 300 Hari</t>
   </si>
   <si>
     <t>TSELMASAAKTIF-15</t>
   </si>
   <si>
     <t>Telkomsel Tambah Masa Aktif Kartu 15 Hari</t>
   </si>
   <si>
     <t>TSELMASAAKTIF-180</t>
   </si>
   <si>
     <t>Telkomsel Tambah Masa Aktif Kartu 180 Hari</t>
   </si>
   <si>
     <t>TSELMASAAKTIF-30</t>
   </si>
   <si>
     <t>Telkomsel Tambah Masa Aktif Kartu 30 Hari</t>
   </si>
   <si>
     <t>TSELMASAAKTIF-360</t>
@@ -1640,218 +1625,134 @@
   <si>
     <t>Crossfire Legends 500 Coin</t>
   </si>
   <si>
     <t>60-Coin</t>
   </si>
   <si>
     <t>Crossfire Legends 60 Coin</t>
   </si>
   <si>
     <t>A-A-SADSADA</t>
   </si>
   <si>
     <t>by.U</t>
   </si>
   <si>
     <t>by.U 15.000</t>
   </si>
   <si>
     <t>A-AQWSDASDSADAS</t>
   </si>
   <si>
     <t>by.U Data 2 GB 1 Hari</t>
   </si>
   <si>
+    <t>A-SADASDADA</t>
+  </si>
+  <si>
+    <t>by.U Data 3 GB 3 Hari</t>
+  </si>
+  <si>
     <t>A-SADASDSA</t>
   </si>
   <si>
     <t>by.U Data 1 GB 30 Hari</t>
   </si>
   <si>
     <t>A-SADASDSAADADA</t>
   </si>
   <si>
     <t>by.U Data 3 GB 1 Hari</t>
   </si>
   <si>
     <t>A-WEWEQWE</t>
   </si>
   <si>
     <t>by.U 10.000</t>
   </si>
   <si>
     <t>A-WQDSADAS</t>
   </si>
   <si>
     <t>by.U Data 4 GB 7 Hari</t>
   </si>
   <si>
     <t>DSFDSFSD-21341</t>
   </si>
   <si>
     <t>by.U 50.000</t>
   </si>
   <si>
-    <t>DSFDSFSD-232SADADA</t>
-[...2 lines deleted...]
-    <t>by.U Data 35 GB 30 Hari</t>
+    <t>pre33295368</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 44 Diamond</t>
   </si>
   <si>
     <t>DSFDSFSD-2W23</t>
   </si>
   <si>
     <t>by.U 20.000</t>
   </si>
   <si>
     <t>DSFDSFSD-32232</t>
   </si>
   <si>
     <t>by.U 30.000</t>
   </si>
   <si>
     <t>DSFDSFSD-SADADAS</t>
   </si>
   <si>
     <t>by.U 25.000</t>
   </si>
   <si>
+    <t>DSFDSFSD-SADASDASDAS</t>
+  </si>
+  <si>
+    <t>by.U Data 65 GB 30 Hari</t>
+  </si>
+  <si>
     <t>OWSEM-43543543ad</t>
   </si>
   <si>
     <t>by.U 5.000</t>
   </si>
   <si>
     <t>OWSEM-43543543ed</t>
   </si>
   <si>
     <t>by.U Data 1 GB 1 Hari</t>
   </si>
   <si>
     <t>OWSEM-67676</t>
   </si>
   <si>
     <t>by.U 2.000</t>
   </si>
   <si>
-    <t>pre30414466</t>
-[...94 lines deleted...]
-  <si>
     <t>VCGOOGLEPLAY-100RB</t>
   </si>
   <si>
     <t>GOOGLE PLAY INDONESIA</t>
   </si>
   <si>
     <t>Google Play Rp. 100.000 INDONESIA REGION</t>
   </si>
   <si>
     <t>VCGOOGLEPLAY-10RB</t>
   </si>
   <si>
     <t>Google Play Rp. 10.000 INDONESIA REGION</t>
   </si>
   <si>
     <t>VCGOOGLEPLAY-150RB</t>
   </si>
   <si>
     <t>Google Play Rp. 150.000 INDONESIA REGION</t>
   </si>
   <si>
     <t>VCGOOGLEPLAY-20RB</t>
   </si>
   <si>
     <t>Google Play Rp. 20.000 INDONESIA REGION</t>
@@ -1973,126 +1874,120 @@
   <si>
     <t>Steam Wallet (IDR)</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 12.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-120</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 120.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-250</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 250.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-400</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 400.000</t>
   </si>
   <si>
+    <t>VCSTEAMWALLETCODE-45</t>
+  </si>
+  <si>
+    <t>Steam Wallet Code Rp 45.000</t>
+  </si>
+  <si>
     <t>VCSTEAMWALLETCODE-6</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 6.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-60</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 60.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-600</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 600.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-8</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 8.000</t>
   </si>
   <si>
     <t>VCSTEAMWALLETCODE-90</t>
   </si>
   <si>
     <t>Steam Wallet Code Rp 90.000</t>
   </si>
   <si>
     <t>wqeqw</t>
   </si>
   <si>
     <t>Voucher Playstation Rp 100.000</t>
   </si>
   <si>
     <t>wqewq</t>
   </si>
   <si>
     <t>Voucher Playstation Rp 200.000</t>
   </si>
   <si>
-    <t>pre30321550</t>
-[...32 lines deleted...]
-    <t>Voucher Vidio Platinum 1 Tahun</t>
+    <t>pre33295367</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 36 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295366</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 33 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295350</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 12 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295365</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 18 Diamond</t>
   </si>
   <si>
     <t>VCRIOT-149RB</t>
   </si>
   <si>
     <t>Riot Cash</t>
   </si>
   <si>
     <t>Voucher Riot Cash 149.000</t>
   </si>
   <si>
     <t>VCRIOT-150RB</t>
   </si>
   <si>
     <t>Voucher Riot Cash 150.000</t>
   </si>
   <si>
     <t>VCRIOT-219RB</t>
   </si>
   <si>
     <t>Voucher Riot Cash 219.000</t>
   </si>
   <si>
     <t>VCRIOT-250</t>
   </si>
@@ -2147,759 +2042,627 @@
   <si>
     <t>DSFDSFSD-SSAA</t>
   </si>
   <si>
     <t>Dragon Nest M: Classic 6366 (6000+366) Cash Pack</t>
   </si>
   <si>
     <t>pre30416099</t>
   </si>
   <si>
     <t>by.U Data 10 GB 30 Hari</t>
   </si>
   <si>
     <t>pre30416101</t>
   </si>
   <si>
     <t>by.U Data 7.5 GB 7 Hari</t>
   </si>
   <si>
     <t>pre30416102</t>
   </si>
   <si>
     <t>by.U Data 6 GB 7 Hari</t>
   </si>
   <si>
+    <t>pre30416105</t>
+  </si>
+  <si>
+    <t>by.U Data 7.5 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>pre30416106</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Kuota Harian 7 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>COMBO-10</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Combo 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>pre30416107</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Kuota Harian 14 GB 14 Hari</t>
+  </si>
+  <si>
+    <t>pre30416108</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 3 GB 5 Hari</t>
+  </si>
+  <si>
+    <t>pre30416112</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 16 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>pre30416113</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 22 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>pre30416114</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 20 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>pre30416119</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet 65 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>pre30416120</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Internet Sensasi 100 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>pre30416132</t>
+  </si>
+  <si>
+    <t>Tri Data Happy Spesial 150 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>pre30416134</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 55 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>pre30416137</t>
+  </si>
+  <si>
+    <t>Tri Data Happy Spesial 60 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>pre30416138</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 100 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>pre30416140</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 25 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>pre30416141</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 42 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>pre30416142</t>
+  </si>
+  <si>
+    <t>Tri Data Happy Spesial 60 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>pre30416143</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 32 GB 28 Hari</t>
+  </si>
+  <si>
+    <t>SADASDSA-SADADADA</t>
+  </si>
+  <si>
+    <t>Dragon Nest M: Classic 12800 (12000+800) Cash Pack</t>
+  </si>
+  <si>
+    <t>SADASDSA-SADADSA32</t>
+  </si>
+  <si>
+    <t>Dragon Nest M: Classic 19500 (18000+1500) Cash Pack</t>
+  </si>
+  <si>
+    <t>pre30416188</t>
+  </si>
+  <si>
+    <t>XBOX</t>
+  </si>
+  <si>
+    <t>XBOX $5</t>
+  </si>
+  <si>
+    <t>pre30416190</t>
+  </si>
+  <si>
+    <t>XBOX $10</t>
+  </si>
+  <si>
+    <t>pre30416193</t>
+  </si>
+  <si>
+    <t>Nintendo eShop</t>
+  </si>
+  <si>
+    <t>Voucher Nintendo eShop $10</t>
+  </si>
+  <si>
+    <t>pre30416194</t>
+  </si>
+  <si>
+    <t>Voucher Nintendo eShop $20</t>
+  </si>
+  <si>
+    <t>VCRAZOR-10000</t>
+  </si>
+  <si>
+    <t>Razer Gold</t>
+  </si>
+  <si>
+    <t>Razer Gold 10.000</t>
+  </si>
+  <si>
+    <t>VCRAZOR-100000</t>
+  </si>
+  <si>
+    <t>Razer Gold 100.000</t>
+  </si>
+  <si>
+    <t>VCRAZOR-20000</t>
+  </si>
+  <si>
+    <t>Razer Gold 20.000</t>
+  </si>
+  <si>
+    <t>VCRAZOR-200000</t>
+  </si>
+  <si>
+    <t>Razer Gold 200.000</t>
+  </si>
+  <si>
+    <t>VCRAZOR-50000</t>
+  </si>
+  <si>
+    <t>Razer Gold 50.000</t>
+  </si>
+  <si>
+    <t>DSFDSFSD-232S</t>
+  </si>
+  <si>
+    <t>Axis OWSEM 32 GB + Unlimited Games / 30 Hari</t>
+  </si>
+  <si>
+    <t>DSFDSFSD-ADADA</t>
+  </si>
+  <si>
+    <t>Axis Data Paket Warnet Unlimited 48 Jam</t>
+  </si>
+  <si>
+    <t>DSFDSFSD-SADSs</t>
+  </si>
+  <si>
+    <t>Axis Data Paket Warnet Unlimited 72 Jam</t>
+  </si>
+  <si>
+    <t>OWSEM-1</t>
+  </si>
+  <si>
+    <t>OWSEM 1 GB + 1 GB 4G / 30 Hari</t>
+  </si>
+  <si>
+    <t>OWSEM-45</t>
+  </si>
+  <si>
+    <t>Axis Data Paket Warnet Unlimited 1 Jam</t>
+  </si>
+  <si>
+    <t>OWSEM-564675465</t>
+  </si>
+  <si>
+    <t>Axis Data Paket Warnet Unlimited 24 Jam</t>
+  </si>
+  <si>
+    <t>pre30343798</t>
+  </si>
+  <si>
+    <t>Global 60 Unknown Cash</t>
+  </si>
+  <si>
+    <t>pre30343806</t>
+  </si>
+  <si>
+    <t>Global 120 Unknown Cash</t>
+  </si>
+  <si>
+    <t>pre30343808</t>
+  </si>
+  <si>
+    <t>Global 325 Unknown Cash</t>
+  </si>
+  <si>
+    <t>pre30343809</t>
+  </si>
+  <si>
+    <t>Global 660 Unknown Cash</t>
+  </si>
+  <si>
+    <t>pre30343810</t>
+  </si>
+  <si>
+    <t>Global 1.800 Unknown Cash</t>
+  </si>
+  <si>
+    <t>COMBO-20</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Combo 20 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>COMBO-30</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Combo 30 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>COMBO-6</t>
+  </si>
+  <si>
+    <t>Indosat Freedom Combo 6 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>pre33295459</t>
+  </si>
+  <si>
+    <t>Axis Tambah Masa Aktif Kartu 30 Hari</t>
+  </si>
+  <si>
+    <t>pre33295458</t>
+  </si>
+  <si>
+    <t>Axis Tambah Masa Aktif Kartu 4 Bulan</t>
+  </si>
+  <si>
+    <t>pre33295455</t>
+  </si>
+  <si>
+    <t>Free Fire 100 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295454</t>
+  </si>
+  <si>
+    <t>Free Fire 90 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295453</t>
+  </si>
+  <si>
+    <t>Free Fire 80 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295452</t>
+  </si>
+  <si>
+    <t>Free Fire 75 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295451</t>
+  </si>
+  <si>
+    <t>Free Fire 40 Diamond</t>
+  </si>
+  <si>
+    <t>FLEX-L</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Flex L 28 Hari</t>
+  </si>
+  <si>
+    <t>FLEX-M</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Flex M 28 Hari</t>
+  </si>
+  <si>
+    <t>FLEX-SPLUS</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Flex S+ 28 Hari</t>
+  </si>
+  <si>
+    <t>FLEX-XL</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Flex XL 28 Hari</t>
+  </si>
+  <si>
+    <t>FLEX-XXL</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Flex XXL 28 Hari</t>
+  </si>
+  <si>
+    <t>pre33295449</t>
+  </si>
+  <si>
+    <t>Free Fire 25 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295450</t>
+  </si>
+  <si>
+    <t>Free Fire 30 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295448</t>
+  </si>
+  <si>
+    <t>Free Fire 20 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295446</t>
+  </si>
+  <si>
+    <t>Free Fire 10 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295379</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 2010 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295378</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 875 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295376</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 429 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295377</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 568 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295375</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 408 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295373</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 170 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295374</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 240 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295372</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 66 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295371</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 59 Diamond</t>
+  </si>
+  <si>
+    <t>pre30416148</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Flex M+ 28 Hari</t>
+  </si>
+  <si>
+    <t>pre30416149</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Flex L+ 28 Hari</t>
+  </si>
+  <si>
+    <t>pre30416150</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Flex XXXL 28 Hari</t>
+  </si>
+  <si>
+    <t>pre30416151</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Flex 4XL 28 Hari</t>
+  </si>
+  <si>
+    <t>pre30416152</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Flex S 28 Hari</t>
+  </si>
+  <si>
+    <t>XLDATAMINI-2-5</t>
+  </si>
+  <si>
+    <t>XL Data Mini 2.5 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>XLDATAMINI-4</t>
+  </si>
+  <si>
+    <t>XL Data Mini 4 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>XLDATAMINI-6</t>
+  </si>
+  <si>
+    <t>XL Data Mini 6 GB 7 Hari</t>
+  </si>
+  <si>
+    <t>XLXTRACOMBOPLUS-10</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Plus 10 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>XLXTRACOMBOPLUS-20</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Plus 20 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>XLXTRACOMBOSPECIAL-14</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Special 14 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>XLXTRACOMBOSPECIAL-8</t>
+  </si>
+  <si>
+    <t>XL Xtra Combo Special 8 GB 30 Hari</t>
+  </si>
+  <si>
+    <t>pre30354706</t>
+  </si>
+  <si>
+    <t>Xl 5.000</t>
+  </si>
+  <si>
+    <t>pre30354707</t>
+  </si>
+  <si>
+    <t>Xl 10.000</t>
+  </si>
+  <si>
+    <t>pre30354708</t>
+  </si>
+  <si>
+    <t>Xl 15.000</t>
+  </si>
+  <si>
+    <t>pre30354709</t>
+  </si>
+  <si>
+    <t>Xl 25.000</t>
+  </si>
+  <si>
+    <t>pre30354710</t>
+  </si>
+  <si>
+    <t>XL 30.000</t>
+  </si>
+  <si>
+    <t>pre30354711</t>
+  </si>
+  <si>
+    <t>XL 40.000</t>
+  </si>
+  <si>
+    <t>pre30354712</t>
+  </si>
+  <si>
+    <t>Xl 50.000</t>
+  </si>
+  <si>
+    <t>XL-121343</t>
+  </si>
+  <si>
+    <t>XL Tambah Masa Aktif Kartu 30 Hari</t>
+  </si>
+  <si>
     <t>pre30416103</t>
   </si>
   <si>
     <t>by.U Data 4 GB 14 Hari</t>
   </si>
   <si>
-    <t>pre30416104</t>
-[...622 lines deleted...]
-  <si>
     <t>asdsadadadada</t>
   </si>
   <si>
     <t>Tri Data Happy 65 GB 28 Hari</t>
   </si>
   <si>
     <t>UNLIMITED-24</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Nonstop 24 GB 28 Hari</t>
   </si>
   <si>
     <t>pre30354695</t>
   </si>
   <si>
     <t>Smartfren 35.000</t>
   </si>
   <si>
-    <t>sadsad-SADASDAS</t>
-[...59 lines deleted...]
-    <t>Voucher Vision+ Premium 30 Hari</t>
+    <t>pre33295369</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 46 Diamond</t>
+  </si>
+  <si>
+    <t>pre33295370</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 50 Diamond</t>
+  </si>
+  <si>
+    <t>Honor of Kings 16 Tokens</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3208,54 +2971,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I466"/>
+  <dimension ref="A1:I431"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H466" sqref="H466"/>
+      <selection activeCell="H431" sqref="H431"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -3308,13469 +3071,12454 @@
       </c>
       <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2">
         <v>163127</v>
       </c>
       <c r="F3" s="2">
         <v>163127</v>
       </c>
       <c r="G3" s="2">
         <v>158466</v>
       </c>
       <c r="H3" s="2">
         <v>156913</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1">
-        <v>2.0</v>
+        <v>1980260</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" s="2">
-        <v>217494</v>
+        <v>551719</v>
       </c>
       <c r="F4" s="2">
-        <v>217494</v>
+        <v>551719</v>
       </c>
       <c r="G4" s="2">
-        <v>211280</v>
+        <v>535956</v>
       </c>
       <c r="H4" s="2">
-        <v>209208</v>
+        <v>530701</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1">
-        <v>2.05</v>
+        <v>2.0</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" s="2">
-        <v>217493</v>
+        <v>217494</v>
       </c>
       <c r="F5" s="2">
-        <v>217493</v>
+        <v>217494</v>
       </c>
       <c r="G5" s="2">
-        <v>211279</v>
+        <v>211280</v>
       </c>
       <c r="H5" s="2">
-        <v>209207</v>
+        <v>209208</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1">
-        <v>2.525</v>
+        <v>2.05</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" s="2">
-        <v>271860</v>
+        <v>217493</v>
       </c>
       <c r="F6" s="2">
-        <v>271860</v>
+        <v>217493</v>
       </c>
       <c r="G6" s="2">
-        <v>264092</v>
+        <v>211279</v>
       </c>
       <c r="H6" s="2">
-        <v>261503</v>
+        <v>209207</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1">
-        <v>240</v>
+        <v>2.525</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2">
-        <v>47242</v>
+        <v>271860</v>
       </c>
       <c r="F7" s="2">
-        <v>47242</v>
+        <v>271860</v>
       </c>
       <c r="G7" s="2">
-        <v>45892</v>
+        <v>264092</v>
       </c>
       <c r="H7" s="2">
-        <v>45442</v>
+        <v>261503</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1">
-        <v>3.05</v>
+        <v>240</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" s="2">
-        <v>326227</v>
+        <v>47205</v>
       </c>
       <c r="F8" s="2">
-        <v>326227</v>
+        <v>47205</v>
       </c>
       <c r="G8" s="2">
-        <v>316906</v>
+        <v>45856</v>
       </c>
       <c r="H8" s="2">
-        <v>313799</v>
+        <v>45407</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1">
-        <v>3.65</v>
+        <v>3.05</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" s="2">
-        <v>377680</v>
+        <v>326227</v>
       </c>
       <c r="F9" s="2">
-        <v>377680</v>
+        <v>326227</v>
       </c>
       <c r="G9" s="2">
-        <v>366889</v>
+        <v>316906</v>
       </c>
       <c r="H9" s="2">
-        <v>363292</v>
+        <v>313799</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
-      <c r="B10" s="1" t="s">
-        <v>20</v>
+      <c r="B10" s="1">
+        <v>3.65</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="2">
-        <v>8929</v>
+        <v>377680</v>
       </c>
       <c r="F10" s="2">
-        <v>8929</v>
+        <v>377680</v>
       </c>
       <c r="G10" s="2">
-        <v>8674</v>
+        <v>366889</v>
       </c>
       <c r="H10" s="2">
-        <v>8589</v>
+        <v>363292</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
-      <c r="B11" s="1">
-        <v>4.1</v>
+      <c r="B11" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="2">
-        <v>434959</v>
+        <v>93486</v>
       </c>
       <c r="F11" s="2">
-        <v>434959</v>
+        <v>93486</v>
       </c>
       <c r="G11" s="2">
-        <v>422532</v>
+        <v>90815</v>
       </c>
       <c r="H11" s="2">
-        <v>418389</v>
+        <v>89924</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1">
-        <v>4.125</v>
+        <v>3280600</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="2">
-        <v>432047</v>
+        <v>995307</v>
       </c>
       <c r="F12" s="2">
-        <v>432047</v>
+        <v>995307</v>
       </c>
       <c r="G12" s="2">
-        <v>419702</v>
+        <v>966869</v>
       </c>
       <c r="H12" s="2">
-        <v>415588</v>
+        <v>957390</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
-      <c r="B13" s="1">
-        <v>400</v>
+      <c r="B13" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E13" s="2">
-        <v>78819</v>
+        <v>8929</v>
       </c>
       <c r="F13" s="2">
-        <v>78819</v>
+        <v>8929</v>
       </c>
       <c r="G13" s="2">
-        <v>76567</v>
+        <v>8674</v>
       </c>
       <c r="H13" s="2">
-        <v>75817</v>
+        <v>8589</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1">
-        <v>475</v>
+        <v>4.1</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E14" s="2">
-        <v>54393</v>
+        <v>434959</v>
       </c>
       <c r="F14" s="2">
-        <v>54393</v>
+        <v>434959</v>
       </c>
       <c r="G14" s="2">
-        <v>52839</v>
+        <v>422532</v>
       </c>
       <c r="H14" s="2">
-        <v>52321</v>
+        <v>418389</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1">
-        <v>560</v>
+        <v>4.125</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E15" s="2">
-        <v>110398</v>
+        <v>432047</v>
       </c>
       <c r="F15" s="2">
-        <v>110398</v>
+        <v>432047</v>
       </c>
       <c r="G15" s="2">
-        <v>107244</v>
+        <v>419702</v>
       </c>
       <c r="H15" s="2">
-        <v>106192</v>
+        <v>415588</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
-      <c r="B16" s="1" t="s">
-        <v>28</v>
+      <c r="B16" s="1">
+        <v>400</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" s="2">
-        <v>23499</v>
+        <v>78819</v>
       </c>
       <c r="F16" s="2">
-        <v>23499</v>
+        <v>78819</v>
       </c>
       <c r="G16" s="2">
-        <v>22828</v>
+        <v>76567</v>
       </c>
       <c r="H16" s="2">
-        <v>22604</v>
+        <v>75817</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1">
-        <v>80</v>
+        <v>475</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" s="2">
-        <v>15647</v>
+        <v>54393</v>
       </c>
       <c r="F17" s="2">
-        <v>15647</v>
+        <v>54393</v>
       </c>
       <c r="G17" s="2">
-        <v>15200</v>
+        <v>52839</v>
       </c>
       <c r="H17" s="2">
-        <v>15051</v>
+        <v>52321</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1">
-        <v>950</v>
+        <v>560</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E18" s="2">
-        <v>108760</v>
+        <v>110312</v>
       </c>
       <c r="F18" s="2">
-        <v>108760</v>
+        <v>110312</v>
       </c>
       <c r="G18" s="2">
-        <v>105653</v>
+        <v>107160</v>
       </c>
       <c r="H18" s="2">
-        <v>104617</v>
+        <v>106110</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="2">
-        <v>8925</v>
+        <v>23499</v>
       </c>
       <c r="F19" s="2">
-        <v>8925</v>
+        <v>23499</v>
       </c>
       <c r="G19" s="2">
-        <v>8670</v>
+        <v>22828</v>
       </c>
       <c r="H19" s="2">
-        <v>8585</v>
+        <v>22604</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="2">
-        <v>13419</v>
+        <v>18420</v>
       </c>
       <c r="F20" s="2">
-        <v>13419</v>
+        <v>18420</v>
       </c>
       <c r="G20" s="2">
-        <v>13036</v>
+        <v>17894</v>
       </c>
       <c r="H20" s="2">
-        <v>12908</v>
+        <v>17718</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="B21" s="1">
+        <v>64801600</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="2">
-        <v>61661</v>
+        <v>1868199</v>
       </c>
       <c r="F21" s="2">
-        <v>61661</v>
+        <v>1868199</v>
       </c>
       <c r="G21" s="2">
-        <v>59900</v>
+        <v>1814822</v>
       </c>
       <c r="H21" s="2">
-        <v>59312</v>
+        <v>1797029</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
-      <c r="B22" s="1" t="s">
-        <v>39</v>
+      <c r="B22" s="1">
+        <v>80</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E22" s="2">
-        <v>25053</v>
+        <v>15647</v>
       </c>
       <c r="F22" s="2">
-        <v>25053</v>
+        <v>15647</v>
       </c>
       <c r="G22" s="2">
-        <v>24337</v>
+        <v>15200</v>
       </c>
       <c r="H22" s="2">
-        <v>24099</v>
+        <v>15051</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
-      <c r="B23" s="1" t="s">
-        <v>41</v>
+      <c r="B23" s="1">
+        <v>950</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E23" s="2">
-        <v>30067</v>
+        <v>108760</v>
       </c>
       <c r="F23" s="2">
-        <v>30067</v>
+        <v>108760</v>
       </c>
       <c r="G23" s="2">
-        <v>29208</v>
+        <v>105653</v>
       </c>
       <c r="H23" s="2">
-        <v>28921</v>
+        <v>104617</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E24" s="2">
-        <v>108818</v>
+        <v>275900</v>
       </c>
       <c r="F24" s="2">
-        <v>108818</v>
+        <v>275900</v>
       </c>
       <c r="G24" s="2">
-        <v>105709</v>
+        <v>268017</v>
       </c>
       <c r="H24" s="2">
-        <v>104672</v>
+        <v>265390</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E25" s="2">
-        <v>32655</v>
+        <v>8925</v>
       </c>
       <c r="F25" s="2">
-        <v>32655</v>
+        <v>8925</v>
       </c>
       <c r="G25" s="2">
-        <v>31722</v>
+        <v>8670</v>
       </c>
       <c r="H25" s="2">
-        <v>31411</v>
+        <v>8585</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E26" s="2">
-        <v>48589</v>
+        <v>13419</v>
       </c>
       <c r="F26" s="2">
-        <v>48589</v>
+        <v>13419</v>
       </c>
       <c r="G26" s="2">
-        <v>47201</v>
+        <v>13036</v>
       </c>
       <c r="H26" s="2">
-        <v>46738</v>
+        <v>12908</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E27" s="2">
-        <v>117495</v>
+        <v>11188</v>
       </c>
       <c r="F27" s="2">
-        <v>117495</v>
+        <v>11188</v>
       </c>
       <c r="G27" s="2">
-        <v>114138</v>
+        <v>10868</v>
       </c>
       <c r="H27" s="2">
-        <v>113019</v>
+        <v>10762</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E28" s="2">
-        <v>39911</v>
+        <v>59551</v>
       </c>
       <c r="F28" s="2">
-        <v>39911</v>
+        <v>59551</v>
       </c>
       <c r="G28" s="2">
-        <v>38770</v>
+        <v>57849</v>
       </c>
       <c r="H28" s="2">
-        <v>38390</v>
+        <v>57282</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E29" s="2">
-        <v>8169</v>
+        <v>25053</v>
       </c>
       <c r="F29" s="2">
-        <v>8169</v>
+        <v>25053</v>
       </c>
       <c r="G29" s="2">
-        <v>7936</v>
+        <v>24337</v>
       </c>
       <c r="H29" s="2">
-        <v>7858</v>
+        <v>24099</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E30" s="2">
-        <v>6568</v>
+        <v>30067</v>
       </c>
       <c r="F30" s="2">
-        <v>6568</v>
+        <v>30067</v>
       </c>
       <c r="G30" s="2">
-        <v>6380</v>
+        <v>29208</v>
       </c>
       <c r="H30" s="2">
-        <v>6318</v>
+        <v>28921</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E31" s="2">
-        <v>11865</v>
+        <v>113269</v>
       </c>
       <c r="F31" s="2">
-        <v>11865</v>
+        <v>113269</v>
       </c>
       <c r="G31" s="2">
-        <v>11526</v>
+        <v>110033</v>
       </c>
       <c r="H31" s="2">
-        <v>11413</v>
+        <v>108954</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E32" s="2">
-        <v>9765</v>
+        <v>31894</v>
       </c>
       <c r="F32" s="2">
-        <v>9765</v>
+        <v>31894</v>
       </c>
       <c r="G32" s="2">
-        <v>9486</v>
+        <v>30983</v>
       </c>
       <c r="H32" s="2">
-        <v>9393</v>
+        <v>30679</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E33" s="2">
-        <v>12915</v>
+        <v>47959</v>
       </c>
       <c r="F33" s="2">
-        <v>12915</v>
+        <v>47959</v>
       </c>
       <c r="G33" s="2">
-        <v>12546</v>
+        <v>46589</v>
       </c>
       <c r="H33" s="2">
-        <v>12423</v>
+        <v>46132</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E34" s="2">
-        <v>15225</v>
+        <v>39911</v>
       </c>
       <c r="F34" s="2">
-        <v>15225</v>
+        <v>39911</v>
       </c>
       <c r="G34" s="2">
-        <v>14790</v>
+        <v>38770</v>
       </c>
       <c r="H34" s="2">
-        <v>14645</v>
+        <v>38390</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E35" s="2">
-        <v>13598</v>
+        <v>8815</v>
       </c>
       <c r="F35" s="2">
-        <v>13598</v>
+        <v>8815</v>
       </c>
       <c r="G35" s="2">
-        <v>13209</v>
+        <v>8563</v>
       </c>
       <c r="H35" s="2">
-        <v>13080</v>
+        <v>8479</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E36" s="2">
-        <v>13852</v>
+        <v>6904</v>
       </c>
       <c r="F36" s="2">
-        <v>13852</v>
+        <v>6904</v>
       </c>
       <c r="G36" s="2">
-        <v>13456</v>
+        <v>6707</v>
       </c>
       <c r="H36" s="2">
-        <v>13324</v>
+        <v>6641</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D37" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>138434</v>
+        <v>11823</v>
       </c>
       <c r="F37" s="2">
-        <v>138434</v>
+        <v>11823</v>
       </c>
       <c r="G37" s="2">
-        <v>134479</v>
+        <v>11485</v>
       </c>
       <c r="H37" s="2">
-        <v>133160</v>
+        <v>11373</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E38" s="2">
-        <v>27762</v>
+        <v>10820</v>
       </c>
       <c r="F38" s="2">
-        <v>27762</v>
+        <v>10820</v>
       </c>
       <c r="G38" s="2">
-        <v>26969</v>
+        <v>10511</v>
       </c>
       <c r="H38" s="2">
-        <v>26704</v>
+        <v>10408</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E39" s="2">
-        <v>276841</v>
+        <v>12915</v>
       </c>
       <c r="F39" s="2">
-        <v>276841</v>
+        <v>12915</v>
       </c>
       <c r="G39" s="2">
-        <v>268931</v>
+        <v>12546</v>
       </c>
       <c r="H39" s="2">
-        <v>266295</v>
+        <v>12423</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E40" s="2">
-        <v>41549</v>
+        <v>15052</v>
       </c>
       <c r="F40" s="2">
-        <v>41549</v>
+        <v>15052</v>
       </c>
       <c r="G40" s="2">
-        <v>40361</v>
+        <v>14622</v>
       </c>
       <c r="H40" s="2">
-        <v>39966</v>
+        <v>14478</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="E41" s="2">
-        <v>69231</v>
+        <v>13519</v>
       </c>
       <c r="F41" s="2">
-        <v>69231</v>
+        <v>13519</v>
       </c>
       <c r="G41" s="2">
-        <v>67253</v>
+        <v>13133</v>
       </c>
       <c r="H41" s="2">
-        <v>66593</v>
+        <v>13004</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E42" s="2">
-        <v>7581</v>
+        <v>13852</v>
       </c>
       <c r="F42" s="2">
-        <v>7581</v>
+        <v>13852</v>
       </c>
       <c r="G42" s="2">
-        <v>7364</v>
+        <v>13456</v>
       </c>
       <c r="H42" s="2">
-        <v>7292</v>
+        <v>13324</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E43" s="2">
-        <v>18953</v>
+        <v>138434</v>
       </c>
       <c r="F43" s="2">
-        <v>18953</v>
+        <v>138434</v>
       </c>
       <c r="G43" s="2">
-        <v>18411</v>
+        <v>134479</v>
       </c>
       <c r="H43" s="2">
-        <v>18231</v>
+        <v>133160</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D44" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="2">
-        <v>189444</v>
+        <v>27762</v>
       </c>
       <c r="F44" s="2">
-        <v>189444</v>
+        <v>27762</v>
       </c>
       <c r="G44" s="2">
-        <v>184031</v>
+        <v>26969</v>
       </c>
       <c r="H44" s="2">
-        <v>182227</v>
+        <v>26704</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E45" s="2">
-        <v>286462</v>
+        <v>276841</v>
       </c>
       <c r="F45" s="2">
-        <v>286462</v>
+        <v>276841</v>
       </c>
       <c r="G45" s="2">
-        <v>278277</v>
+        <v>268931</v>
       </c>
       <c r="H45" s="2">
-        <v>275549</v>
+        <v>266295</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="E46" s="2">
-        <v>4684</v>
+        <v>41549</v>
       </c>
       <c r="F46" s="2">
-        <v>4684</v>
+        <v>41549</v>
       </c>
       <c r="G46" s="2">
-        <v>4550</v>
+        <v>40361</v>
       </c>
       <c r="H46" s="2">
-        <v>4506</v>
+        <v>39966</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E47" s="2">
-        <v>47381</v>
+        <v>69231</v>
       </c>
       <c r="F47" s="2">
-        <v>47381</v>
+        <v>69231</v>
       </c>
       <c r="G47" s="2">
-        <v>46028</v>
+        <v>67253</v>
       </c>
       <c r="H47" s="2">
-        <v>45576</v>
+        <v>66593</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E48" s="2">
-        <v>96835</v>
+        <v>7526</v>
       </c>
       <c r="F48" s="2">
-        <v>96835</v>
+        <v>7526</v>
       </c>
       <c r="G48" s="2">
-        <v>94068</v>
+        <v>7311</v>
       </c>
       <c r="H48" s="2">
-        <v>93146</v>
+        <v>7240</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="E49" s="2">
-        <v>112317</v>
+        <v>18953</v>
       </c>
       <c r="F49" s="2">
-        <v>112317</v>
+        <v>18953</v>
       </c>
       <c r="G49" s="2">
-        <v>109108</v>
+        <v>18411</v>
       </c>
       <c r="H49" s="2">
-        <v>108039</v>
+        <v>18231</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E50" s="2">
-        <v>54139</v>
+        <v>189444</v>
       </c>
       <c r="F50" s="2">
-        <v>54139</v>
+        <v>189444</v>
       </c>
       <c r="G50" s="2">
-        <v>52592</v>
+        <v>184031</v>
       </c>
       <c r="H50" s="2">
-        <v>52077</v>
+        <v>182227</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E51" s="2">
-        <v>58672</v>
+        <v>284153</v>
       </c>
       <c r="F51" s="2">
-        <v>58672</v>
+        <v>284153</v>
       </c>
       <c r="G51" s="2">
-        <v>56996</v>
+        <v>276034</v>
       </c>
       <c r="H51" s="2">
-        <v>56437</v>
+        <v>273328</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E52" s="2">
-        <v>75031</v>
+        <v>4684</v>
       </c>
       <c r="F52" s="2">
-        <v>75031</v>
+        <v>4684</v>
       </c>
       <c r="G52" s="2">
-        <v>72887</v>
+        <v>4550</v>
       </c>
       <c r="H52" s="2">
-        <v>72173</v>
+        <v>4506</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E53" s="2">
-        <v>74803</v>
+        <v>47381</v>
       </c>
       <c r="F53" s="2">
-        <v>74803</v>
+        <v>47381</v>
       </c>
       <c r="G53" s="2">
-        <v>72666</v>
+        <v>46028</v>
       </c>
       <c r="H53" s="2">
-        <v>71953</v>
+        <v>45576</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E54" s="2">
-        <v>92963</v>
+        <v>9575</v>
       </c>
       <c r="F54" s="2">
-        <v>92963</v>
+        <v>9575</v>
       </c>
       <c r="G54" s="2">
-        <v>90307</v>
+        <v>9301</v>
       </c>
       <c r="H54" s="2">
-        <v>89421</v>
+        <v>9210</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E55" s="2">
-        <v>30553</v>
+        <v>96835</v>
       </c>
       <c r="F55" s="2">
-        <v>30553</v>
+        <v>96835</v>
       </c>
       <c r="G55" s="2">
-        <v>29680</v>
+        <v>94068</v>
       </c>
       <c r="H55" s="2">
-        <v>29389</v>
+        <v>93146</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D56" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="2">
-        <v>297740</v>
+        <v>107002</v>
       </c>
       <c r="F56" s="2">
-        <v>297740</v>
+        <v>107002</v>
       </c>
       <c r="G56" s="2">
-        <v>289233</v>
+        <v>103945</v>
       </c>
       <c r="H56" s="2">
-        <v>286398</v>
+        <v>102926</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E57" s="2">
-        <v>373354</v>
+        <v>54139</v>
       </c>
       <c r="F57" s="2">
-        <v>373354</v>
+        <v>54139</v>
       </c>
       <c r="G57" s="2">
-        <v>362687</v>
+        <v>52592</v>
       </c>
       <c r="H57" s="2">
-        <v>359131</v>
+        <v>52077</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E58" s="2">
-        <v>46248</v>
+        <v>58672</v>
       </c>
       <c r="F58" s="2">
-        <v>46248</v>
+        <v>58672</v>
       </c>
       <c r="G58" s="2">
-        <v>44927</v>
+        <v>56996</v>
       </c>
       <c r="H58" s="2">
-        <v>44486</v>
+        <v>56437</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="E59" s="2">
-        <v>5454</v>
+        <v>75031</v>
       </c>
       <c r="F59" s="2">
-        <v>5454</v>
+        <v>75031</v>
       </c>
       <c r="G59" s="2">
-        <v>5298</v>
+        <v>72887</v>
       </c>
       <c r="H59" s="2">
-        <v>5246</v>
+        <v>72173</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E60" s="2">
-        <v>491129</v>
+        <v>74803</v>
       </c>
       <c r="F60" s="2">
-        <v>491129</v>
+        <v>74803</v>
       </c>
       <c r="G60" s="2">
-        <v>477097</v>
+        <v>72666</v>
       </c>
       <c r="H60" s="2">
-        <v>472419</v>
+        <v>71953</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E61" s="2">
-        <v>58959</v>
+        <v>92963</v>
       </c>
       <c r="F61" s="2">
-        <v>58959</v>
+        <v>92963</v>
       </c>
       <c r="G61" s="2">
-        <v>57274</v>
+        <v>90307</v>
       </c>
       <c r="H61" s="2">
-        <v>56713</v>
+        <v>89421</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="E62" s="2">
-        <v>68875</v>
+        <v>33529</v>
       </c>
       <c r="F62" s="2">
-        <v>68875</v>
+        <v>33529</v>
       </c>
       <c r="G62" s="2">
-        <v>66907</v>
+        <v>32571</v>
       </c>
       <c r="H62" s="2">
-        <v>66251</v>
+        <v>32251</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E63" s="2">
-        <v>7925</v>
+        <v>333230</v>
       </c>
       <c r="F63" s="2">
-        <v>7925</v>
+        <v>333230</v>
       </c>
       <c r="G63" s="2">
-        <v>7699</v>
+        <v>323709</v>
       </c>
       <c r="H63" s="2">
-        <v>7623</v>
+        <v>320536</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E64" s="2">
-        <v>78603</v>
+        <v>414293</v>
       </c>
       <c r="F64" s="2">
-        <v>78603</v>
+        <v>414293</v>
       </c>
       <c r="G64" s="2">
-        <v>76357</v>
+        <v>402456</v>
       </c>
       <c r="H64" s="2">
-        <v>75609</v>
+        <v>398511</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E65" s="2">
-        <v>94356</v>
+        <v>51245</v>
       </c>
       <c r="F65" s="2">
-        <v>94356</v>
+        <v>51245</v>
       </c>
       <c r="G65" s="2">
-        <v>91660</v>
+        <v>49781</v>
       </c>
       <c r="H65" s="2">
-        <v>90762</v>
+        <v>49293</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E66" s="2">
-        <v>108323</v>
+        <v>6061</v>
       </c>
       <c r="F66" s="2">
-        <v>108323</v>
+        <v>6061</v>
       </c>
       <c r="G66" s="2">
-        <v>105228</v>
+        <v>5887</v>
       </c>
       <c r="H66" s="2">
-        <v>104197</v>
+        <v>5830</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E67" s="2">
-        <v>11825</v>
+        <v>545583</v>
       </c>
       <c r="F67" s="2">
-        <v>11825</v>
+        <v>545583</v>
       </c>
       <c r="G67" s="2">
-        <v>11487</v>
+        <v>529995</v>
       </c>
       <c r="H67" s="2">
-        <v>11375</v>
+        <v>524799</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E68" s="2">
-        <v>1483</v>
+        <v>66145</v>
       </c>
       <c r="F68" s="2">
-        <v>1483</v>
+        <v>66145</v>
       </c>
       <c r="G68" s="2">
-        <v>1440</v>
+        <v>64255</v>
       </c>
       <c r="H68" s="2">
-        <v>1426</v>
+        <v>63625</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E69" s="2">
-        <v>133209</v>
+        <v>76090</v>
       </c>
       <c r="F69" s="2">
-        <v>133209</v>
+        <v>76090</v>
       </c>
       <c r="G69" s="2">
-        <v>129403</v>
+        <v>73916</v>
       </c>
       <c r="H69" s="2">
-        <v>128135</v>
+        <v>73192</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="E70" s="2">
-        <v>186993</v>
+        <v>9578</v>
       </c>
       <c r="F70" s="2">
-        <v>186993</v>
+        <v>9578</v>
       </c>
       <c r="G70" s="2">
-        <v>181651</v>
+        <v>9304</v>
       </c>
       <c r="H70" s="2">
-        <v>179870</v>
+        <v>9213</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="E71" s="2">
-        <v>19655</v>
+        <v>87972</v>
       </c>
       <c r="F71" s="2">
-        <v>19655</v>
+        <v>87972</v>
       </c>
       <c r="G71" s="2">
-        <v>19093</v>
+        <v>85459</v>
       </c>
       <c r="H71" s="2">
-        <v>18906</v>
+        <v>84621</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="E72" s="2">
-        <v>22656</v>
+        <v>104320</v>
       </c>
       <c r="F72" s="2">
-        <v>22656</v>
+        <v>104320</v>
       </c>
       <c r="G72" s="2">
-        <v>22009</v>
+        <v>101339</v>
       </c>
       <c r="H72" s="2">
-        <v>21793</v>
+        <v>100346</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E73" s="2">
-        <v>226465</v>
+        <v>120123</v>
       </c>
       <c r="F73" s="2">
-        <v>226465</v>
+        <v>120123</v>
       </c>
       <c r="G73" s="2">
-        <v>219995</v>
+        <v>116691</v>
       </c>
       <c r="H73" s="2">
-        <v>217838</v>
+        <v>115547</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E74" s="2">
-        <v>245573</v>
+        <v>13183</v>
       </c>
       <c r="F74" s="2">
-        <v>245573</v>
+        <v>13183</v>
       </c>
       <c r="G74" s="2">
-        <v>238557</v>
+        <v>12806</v>
       </c>
       <c r="H74" s="2">
-        <v>236218</v>
+        <v>12681</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E75" s="2">
-        <v>38042</v>
+        <v>1601</v>
       </c>
       <c r="F75" s="2">
-        <v>38042</v>
+        <v>1601</v>
       </c>
       <c r="G75" s="2">
-        <v>36955</v>
+        <v>1556</v>
       </c>
       <c r="H75" s="2">
-        <v>36592</v>
+        <v>1540</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>151</v>
+        <v>120</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="E76" s="2">
-        <v>66885</v>
+        <v>147701</v>
       </c>
       <c r="F76" s="2">
-        <v>66885</v>
+        <v>147701</v>
       </c>
       <c r="G76" s="2">
-        <v>64974</v>
+        <v>143481</v>
       </c>
       <c r="H76" s="2">
-        <v>64337</v>
+        <v>142075</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E77" s="2">
-        <v>86977</v>
+        <v>207144</v>
       </c>
       <c r="F77" s="2">
-        <v>86977</v>
+        <v>207144</v>
       </c>
       <c r="G77" s="2">
-        <v>84492</v>
+        <v>201226</v>
       </c>
       <c r="H77" s="2">
-        <v>83663</v>
+        <v>199253</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="E78" s="2">
-        <v>159873</v>
+        <v>22399</v>
       </c>
       <c r="F78" s="2">
-        <v>159873</v>
+        <v>22399</v>
       </c>
       <c r="G78" s="2">
-        <v>155305</v>
+        <v>21759</v>
       </c>
       <c r="H78" s="2">
-        <v>153783</v>
+        <v>21545</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>151</v>
+        <v>120</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E79" s="2">
-        <v>65662</v>
+        <v>25434</v>
       </c>
       <c r="F79" s="2">
-        <v>65662</v>
+        <v>25434</v>
       </c>
       <c r="G79" s="2">
-        <v>63786</v>
+        <v>24707</v>
       </c>
       <c r="H79" s="2">
-        <v>63160</v>
+        <v>24465</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="E80" s="2">
-        <v>15713</v>
+        <v>251019</v>
       </c>
       <c r="F80" s="2">
-        <v>15713</v>
+        <v>251019</v>
       </c>
       <c r="G80" s="2">
-        <v>15264</v>
+        <v>243847</v>
       </c>
       <c r="H80" s="2">
-        <v>15115</v>
+        <v>241457</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="E81" s="2">
-        <v>156067</v>
+        <v>278379</v>
       </c>
       <c r="F81" s="2">
-        <v>156067</v>
+        <v>278379</v>
       </c>
       <c r="G81" s="2">
-        <v>151608</v>
+        <v>270425</v>
       </c>
       <c r="H81" s="2">
-        <v>150121</v>
+        <v>267774</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="E82" s="2">
-        <v>323962</v>
+        <v>68381</v>
       </c>
       <c r="F82" s="2">
-        <v>323962</v>
+        <v>68381</v>
       </c>
       <c r="G82" s="2">
-        <v>314706</v>
+        <v>66428</v>
       </c>
       <c r="H82" s="2">
-        <v>311620</v>
+        <v>65776</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>160</v>
+        <v>26</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="E83" s="2">
-        <v>322901</v>
+        <v>83585</v>
       </c>
       <c r="F83" s="2">
-        <v>322901</v>
+        <v>83585</v>
       </c>
       <c r="G83" s="2">
-        <v>313676</v>
+        <v>81197</v>
       </c>
       <c r="H83" s="2">
-        <v>310600</v>
+        <v>80401</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E84" s="2">
-        <v>6385</v>
+        <v>15713</v>
       </c>
       <c r="F84" s="2">
-        <v>6385</v>
+        <v>15713</v>
       </c>
       <c r="G84" s="2">
-        <v>6203</v>
+        <v>15264</v>
       </c>
       <c r="H84" s="2">
-        <v>6142</v>
+        <v>15115</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E85" s="2">
-        <v>6385</v>
+        <v>156067</v>
       </c>
       <c r="F85" s="2">
-        <v>6385</v>
+        <v>156067</v>
       </c>
       <c r="G85" s="2">
-        <v>6203</v>
+        <v>151608</v>
       </c>
       <c r="H85" s="2">
-        <v>6142</v>
+        <v>150121</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E86" s="2">
-        <v>77556</v>
+        <v>322901</v>
       </c>
       <c r="F86" s="2">
-        <v>77556</v>
+        <v>322901</v>
       </c>
       <c r="G86" s="2">
-        <v>75340</v>
+        <v>313676</v>
       </c>
       <c r="H86" s="2">
-        <v>74602</v>
+        <v>310600</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E87" s="2">
-        <v>77556</v>
+        <v>322901</v>
       </c>
       <c r="F87" s="2">
-        <v>77556</v>
+        <v>322901</v>
       </c>
       <c r="G87" s="2">
-        <v>75340</v>
+        <v>313676</v>
       </c>
       <c r="H87" s="2">
-        <v>74602</v>
+        <v>310600</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="E88" s="2">
-        <v>15713</v>
+        <v>6385</v>
       </c>
       <c r="F88" s="2">
-        <v>15713</v>
+        <v>6385</v>
       </c>
       <c r="G88" s="2">
-        <v>15264</v>
+        <v>6203</v>
       </c>
       <c r="H88" s="2">
-        <v>15115</v>
+        <v>6142</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E89" s="2">
-        <v>156067</v>
+        <v>6385</v>
       </c>
       <c r="F89" s="2">
-        <v>156067</v>
+        <v>6385</v>
       </c>
       <c r="G89" s="2">
-        <v>151608</v>
+        <v>6203</v>
       </c>
       <c r="H89" s="2">
-        <v>150121</v>
+        <v>6142</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="E90" s="2">
-        <v>1822</v>
+        <v>77556</v>
       </c>
       <c r="F90" s="2">
-        <v>1822</v>
+        <v>77556</v>
       </c>
       <c r="G90" s="2">
-        <v>1770</v>
+        <v>75340</v>
       </c>
       <c r="H90" s="2">
-        <v>1752</v>
+        <v>74602</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C91" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="D91" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="2">
-        <v>17777</v>
+        <v>77556</v>
       </c>
       <c r="F91" s="2">
-        <v>17777</v>
+        <v>77556</v>
       </c>
       <c r="G91" s="2">
-        <v>17269</v>
+        <v>75340</v>
       </c>
       <c r="H91" s="2">
-        <v>17099</v>
+        <v>74602</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E92" s="2">
-        <v>182551</v>
+        <v>15713</v>
       </c>
       <c r="F92" s="2">
-        <v>182551</v>
+        <v>15713</v>
       </c>
       <c r="G92" s="2">
-        <v>177335</v>
+        <v>15264</v>
       </c>
       <c r="H92" s="2">
-        <v>175597</v>
+        <v>15115</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E93" s="2">
-        <v>290498</v>
+        <v>156067</v>
       </c>
       <c r="F93" s="2">
-        <v>290498</v>
+        <v>156067</v>
       </c>
       <c r="G93" s="2">
-        <v>282198</v>
+        <v>151608</v>
       </c>
       <c r="H93" s="2">
-        <v>279432</v>
+        <v>150121</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>129</v>
+        <v>188</v>
       </c>
       <c r="E94" s="2">
-        <v>44415</v>
+        <v>1759</v>
       </c>
       <c r="F94" s="2">
-        <v>44415</v>
+        <v>1759</v>
       </c>
       <c r="G94" s="2">
-        <v>43146</v>
+        <v>1709</v>
       </c>
       <c r="H94" s="2">
-        <v>42723</v>
+        <v>1692</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="C95" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E95" s="2">
-        <v>822</v>
+        <v>17756</v>
       </c>
       <c r="F95" s="2">
-        <v>822</v>
+        <v>17756</v>
       </c>
       <c r="G95" s="2">
-        <v>799</v>
+        <v>17248</v>
       </c>
       <c r="H95" s="2">
-        <v>791</v>
+        <v>17079</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E96" s="2">
-        <v>6591</v>
+        <v>182551</v>
       </c>
       <c r="F96" s="2">
-        <v>6591</v>
+        <v>182551</v>
       </c>
       <c r="G96" s="2">
-        <v>6403</v>
+        <v>177335</v>
       </c>
       <c r="H96" s="2">
-        <v>6340</v>
+        <v>175597</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>137</v>
+        <v>194</v>
       </c>
       <c r="E97" s="2">
-        <v>64242</v>
+        <v>263051</v>
       </c>
       <c r="F97" s="2">
-        <v>64242</v>
+        <v>263051</v>
       </c>
       <c r="G97" s="2">
-        <v>62407</v>
+        <v>255536</v>
       </c>
       <c r="H97" s="2">
-        <v>61795</v>
+        <v>253030</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>195</v>
+        <v>141</v>
       </c>
       <c r="E98" s="2">
-        <v>8883</v>
+        <v>43916</v>
       </c>
       <c r="F98" s="2">
-        <v>8883</v>
+        <v>43916</v>
       </c>
       <c r="G98" s="2">
-        <v>8629</v>
+        <v>42662</v>
       </c>
       <c r="H98" s="2">
-        <v>8545</v>
+        <v>42243</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>197</v>
+        <v>147</v>
       </c>
       <c r="E99" s="2">
-        <v>88121</v>
+        <v>804</v>
       </c>
       <c r="F99" s="2">
-        <v>88121</v>
+        <v>804</v>
       </c>
       <c r="G99" s="2">
-        <v>85604</v>
+        <v>781</v>
       </c>
       <c r="H99" s="2">
-        <v>84764</v>
+        <v>774</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" s="2">
-        <v>86795</v>
+        <v>6398</v>
       </c>
       <c r="F100" s="2">
-        <v>86795</v>
+        <v>6398</v>
       </c>
       <c r="G100" s="2">
-        <v>84315</v>
+        <v>6215</v>
       </c>
       <c r="H100" s="2">
-        <v>83489</v>
+        <v>6154</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>201</v>
+        <v>149</v>
       </c>
       <c r="E101" s="2">
-        <v>28950</v>
+        <v>64242</v>
       </c>
       <c r="F101" s="2">
-        <v>28950</v>
+        <v>64242</v>
       </c>
       <c r="G101" s="2">
-        <v>28122</v>
+        <v>62407</v>
       </c>
       <c r="H101" s="2">
-        <v>27847</v>
+        <v>61795</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>21</v>
+        <v>187</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="E102" s="2">
-        <v>106076</v>
+        <v>8773</v>
       </c>
       <c r="F102" s="2">
-        <v>106076</v>
+        <v>8773</v>
       </c>
       <c r="G102" s="2">
-        <v>103046</v>
+        <v>8522</v>
       </c>
       <c r="H102" s="2">
-        <v>102035</v>
+        <v>8439</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>21</v>
+        <v>187</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E103" s="2">
-        <v>54138</v>
+        <v>88751</v>
       </c>
       <c r="F103" s="2">
-        <v>54138</v>
+        <v>88751</v>
       </c>
       <c r="G103" s="2">
-        <v>52591</v>
+        <v>86216</v>
       </c>
       <c r="H103" s="2">
-        <v>52076</v>
+        <v>85370</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>21</v>
+        <v>187</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E104" s="2">
-        <v>53582</v>
+        <v>79847</v>
       </c>
       <c r="F104" s="2">
-        <v>53582</v>
+        <v>79847</v>
       </c>
       <c r="G104" s="2">
-        <v>52051</v>
+        <v>77566</v>
       </c>
       <c r="H104" s="2">
-        <v>51540</v>
+        <v>76805</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>209</v>
+        <v>187</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="E105" s="2">
-        <v>13640</v>
+        <v>26633</v>
       </c>
       <c r="F105" s="2">
-        <v>13640</v>
+        <v>26633</v>
       </c>
       <c r="G105" s="2">
-        <v>13250</v>
+        <v>25872</v>
       </c>
       <c r="H105" s="2">
-        <v>13120</v>
+        <v>25619</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C106" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D106" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="D106" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106" s="2">
-        <v>35075</v>
+        <v>106076</v>
       </c>
       <c r="F106" s="2">
-        <v>35075</v>
+        <v>106076</v>
       </c>
       <c r="G106" s="2">
-        <v>34073</v>
+        <v>103046</v>
       </c>
       <c r="H106" s="2">
-        <v>33739</v>
+        <v>102035</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="E107" s="2">
-        <v>3234</v>
+        <v>54138</v>
       </c>
       <c r="F107" s="2">
-        <v>3234</v>
+        <v>54138</v>
       </c>
       <c r="G107" s="2">
-        <v>3142</v>
+        <v>52591</v>
       </c>
       <c r="H107" s="2">
-        <v>3111</v>
+        <v>52076</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E108" s="2">
-        <v>10967</v>
+        <v>53582</v>
       </c>
       <c r="F108" s="2">
-        <v>10967</v>
+        <v>53582</v>
       </c>
       <c r="G108" s="2">
-        <v>10654</v>
+        <v>52051</v>
       </c>
       <c r="H108" s="2">
-        <v>10549</v>
+        <v>51540</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E109" s="2">
-        <v>9560</v>
+        <v>13640</v>
       </c>
       <c r="F109" s="2">
-        <v>9560</v>
+        <v>13640</v>
       </c>
       <c r="G109" s="2">
-        <v>9287</v>
+        <v>13250</v>
       </c>
       <c r="H109" s="2">
-        <v>9196</v>
+        <v>13120</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C110" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="D110" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" s="2">
-        <v>19121</v>
+        <v>3276</v>
       </c>
       <c r="F110" s="2">
-        <v>19121</v>
+        <v>3276</v>
       </c>
       <c r="G110" s="2">
-        <v>18574</v>
+        <v>3182</v>
       </c>
       <c r="H110" s="2">
-        <v>18392</v>
+        <v>3151</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>218</v>
+        <v>43</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E111" s="2">
-        <v>47485</v>
+        <v>10967</v>
       </c>
       <c r="F111" s="2">
-        <v>47485</v>
+        <v>10967</v>
       </c>
       <c r="G111" s="2">
-        <v>46128</v>
+        <v>10654</v>
       </c>
       <c r="H111" s="2">
-        <v>45676</v>
+        <v>10549</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="E112" s="2">
-        <v>94806</v>
+        <v>8874</v>
       </c>
       <c r="F112" s="2">
-        <v>94806</v>
+        <v>8874</v>
       </c>
       <c r="G112" s="2">
-        <v>92097</v>
+        <v>8620</v>
       </c>
       <c r="H112" s="2">
-        <v>91194</v>
+        <v>8536</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="E113" s="2">
-        <v>191126</v>
+        <v>19121</v>
       </c>
       <c r="F113" s="2">
-        <v>191126</v>
+        <v>19121</v>
       </c>
       <c r="G113" s="2">
-        <v>185666</v>
+        <v>18574</v>
       </c>
       <c r="H113" s="2">
-        <v>183845</v>
+        <v>18392</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>108</v>
+        <v>222</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="E114" s="2">
-        <v>28649</v>
+        <v>47485</v>
       </c>
       <c r="F114" s="2">
-        <v>28649</v>
+        <v>47485</v>
       </c>
       <c r="G114" s="2">
-        <v>27831</v>
+        <v>46128</v>
       </c>
       <c r="H114" s="2">
-        <v>27558</v>
+        <v>45676</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>108</v>
+        <v>222</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E115" s="2">
-        <v>57509</v>
+        <v>94806</v>
       </c>
       <c r="F115" s="2">
-        <v>57509</v>
+        <v>94806</v>
       </c>
       <c r="G115" s="2">
-        <v>55865</v>
+        <v>92097</v>
       </c>
       <c r="H115" s="2">
-        <v>55318</v>
+        <v>91194</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>108</v>
+        <v>222</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="E116" s="2">
-        <v>80249</v>
+        <v>191126</v>
       </c>
       <c r="F116" s="2">
-        <v>80249</v>
+        <v>191126</v>
       </c>
       <c r="G116" s="2">
-        <v>77957</v>
+        <v>185666</v>
       </c>
       <c r="H116" s="2">
-        <v>77192</v>
+        <v>183845</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E117" s="2">
-        <v>149875</v>
+        <v>31238</v>
       </c>
       <c r="F117" s="2">
-        <v>149875</v>
+        <v>31238</v>
       </c>
       <c r="G117" s="2">
-        <v>145593</v>
+        <v>30345</v>
       </c>
       <c r="H117" s="2">
-        <v>144165</v>
+        <v>30048</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="E118" s="2">
-        <v>198967</v>
+        <v>62449</v>
       </c>
       <c r="F118" s="2">
-        <v>198967</v>
+        <v>62449</v>
       </c>
       <c r="G118" s="2">
-        <v>193282</v>
+        <v>60665</v>
       </c>
       <c r="H118" s="2">
-        <v>191387</v>
+        <v>60070</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E119" s="2">
-        <v>71925</v>
+        <v>88157</v>
       </c>
       <c r="F119" s="2">
-        <v>71925</v>
+        <v>88157</v>
       </c>
       <c r="G119" s="2">
-        <v>69870</v>
+        <v>85638</v>
       </c>
       <c r="H119" s="2">
-        <v>69185</v>
+        <v>84799</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E120" s="2">
-        <v>119126</v>
+        <v>149875</v>
       </c>
       <c r="F120" s="2">
-        <v>119126</v>
+        <v>149875</v>
       </c>
       <c r="G120" s="2">
-        <v>115722</v>
+        <v>145593</v>
       </c>
       <c r="H120" s="2">
-        <v>114588</v>
+        <v>144165</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>243</v>
+        <v>120</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="E121" s="2">
-        <v>12611</v>
+        <v>304530</v>
       </c>
       <c r="F121" s="2">
-        <v>12611</v>
+        <v>304530</v>
       </c>
       <c r="G121" s="2">
-        <v>12250</v>
+        <v>295830</v>
       </c>
       <c r="H121" s="2">
-        <v>12130</v>
+        <v>292929</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="C122" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="D122" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="2">
-        <v>13766</v>
+        <v>84145</v>
       </c>
       <c r="F122" s="2">
-        <v>13766</v>
+        <v>84145</v>
       </c>
       <c r="G122" s="2">
-        <v>13372</v>
+        <v>81741</v>
       </c>
       <c r="H122" s="2">
-        <v>13241</v>
+        <v>80939</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>209</v>
+        <v>120</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="E123" s="2">
-        <v>93668</v>
+        <v>124871</v>
       </c>
       <c r="F123" s="2">
-        <v>93668</v>
+        <v>124871</v>
       </c>
       <c r="G123" s="2">
-        <v>90992</v>
+        <v>121304</v>
       </c>
       <c r="H123" s="2">
-        <v>90100</v>
+        <v>120114</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>209</v>
+        <v>247</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E124" s="2">
-        <v>68985</v>
+        <v>3439</v>
       </c>
       <c r="F124" s="2">
-        <v>68985</v>
+        <v>3439</v>
       </c>
       <c r="G124" s="2">
-        <v>67014</v>
+        <v>3341</v>
       </c>
       <c r="H124" s="2">
-        <v>66357</v>
+        <v>3308</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E125" s="2">
-        <v>3024</v>
+        <v>5475</v>
       </c>
       <c r="F125" s="2">
-        <v>3024</v>
+        <v>5475</v>
       </c>
       <c r="G125" s="2">
-        <v>2938</v>
+        <v>5318</v>
       </c>
       <c r="H125" s="2">
-        <v>2909</v>
+        <v>5266</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E126" s="2">
-        <v>5475</v>
+        <v>10668</v>
       </c>
       <c r="F126" s="2">
-        <v>5475</v>
+        <v>10668</v>
       </c>
       <c r="G126" s="2">
-        <v>5318</v>
+        <v>10363</v>
       </c>
       <c r="H126" s="2">
-        <v>5266</v>
+        <v>10262</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E127" s="2">
-        <v>10668</v>
+        <v>15603</v>
       </c>
       <c r="F127" s="2">
-        <v>10668</v>
+        <v>15603</v>
       </c>
       <c r="G127" s="2">
-        <v>10363</v>
+        <v>15157</v>
       </c>
       <c r="H127" s="2">
-        <v>10262</v>
+        <v>15009</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E128" s="2">
-        <v>15603</v>
+        <v>20858</v>
       </c>
       <c r="F128" s="2">
-        <v>15603</v>
+        <v>20858</v>
       </c>
       <c r="G128" s="2">
-        <v>15157</v>
+        <v>20262</v>
       </c>
       <c r="H128" s="2">
-        <v>15009</v>
+        <v>20064</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="E129" s="2">
-        <v>20858</v>
+        <v>25888</v>
       </c>
       <c r="F129" s="2">
-        <v>20858</v>
+        <v>25888</v>
       </c>
       <c r="G129" s="2">
-        <v>20262</v>
+        <v>25148</v>
       </c>
       <c r="H129" s="2">
-        <v>20064</v>
+        <v>24902</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="E130" s="2">
-        <v>25888</v>
+        <v>31054</v>
       </c>
       <c r="F130" s="2">
-        <v>25888</v>
+        <v>31054</v>
       </c>
       <c r="G130" s="2">
-        <v>25148</v>
+        <v>30167</v>
       </c>
       <c r="H130" s="2">
-        <v>24902</v>
+        <v>29871</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E131" s="2">
-        <v>31054</v>
+        <v>36283</v>
       </c>
       <c r="F131" s="2">
-        <v>31054</v>
+        <v>36283</v>
       </c>
       <c r="G131" s="2">
-        <v>30167</v>
+        <v>35246</v>
       </c>
       <c r="H131" s="2">
-        <v>29871</v>
+        <v>34901</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="E132" s="2">
-        <v>36283</v>
+        <v>41370</v>
       </c>
       <c r="F132" s="2">
-        <v>36283</v>
+        <v>41370</v>
       </c>
       <c r="G132" s="2">
-        <v>35246</v>
+        <v>40188</v>
       </c>
       <c r="H132" s="2">
-        <v>34901</v>
+        <v>39794</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E133" s="2">
-        <v>41370</v>
+        <v>51739</v>
       </c>
       <c r="F133" s="2">
-        <v>41370</v>
+        <v>51739</v>
       </c>
       <c r="G133" s="2">
-        <v>40188</v>
+        <v>50261</v>
       </c>
       <c r="H133" s="2">
-        <v>39794</v>
+        <v>49768</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>243</v>
+        <v>215</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E134" s="2">
-        <v>51739</v>
+        <v>6148</v>
       </c>
       <c r="F134" s="2">
-        <v>51739</v>
+        <v>6148</v>
       </c>
       <c r="G134" s="2">
-        <v>50261</v>
+        <v>5972</v>
       </c>
       <c r="H134" s="2">
-        <v>49768</v>
+        <v>5914</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E135" s="2">
-        <v>6148</v>
+        <v>12122</v>
       </c>
       <c r="F135" s="2">
-        <v>6148</v>
+        <v>12122</v>
       </c>
       <c r="G135" s="2">
-        <v>5972</v>
+        <v>11776</v>
       </c>
       <c r="H135" s="2">
-        <v>5914</v>
+        <v>11660</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="E136" s="2">
-        <v>12122</v>
+        <v>16540</v>
       </c>
       <c r="F136" s="2">
-        <v>12122</v>
+        <v>16540</v>
       </c>
       <c r="G136" s="2">
-        <v>11776</v>
+        <v>16067</v>
       </c>
       <c r="H136" s="2">
-        <v>11660</v>
+        <v>15910</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E137" s="2">
-        <v>16540</v>
+        <v>21646</v>
       </c>
       <c r="F137" s="2">
-        <v>16540</v>
+        <v>21646</v>
       </c>
       <c r="G137" s="2">
-        <v>16067</v>
+        <v>21027</v>
       </c>
       <c r="H137" s="2">
-        <v>15910</v>
+        <v>20821</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="E138" s="2">
-        <v>21646</v>
+        <v>26636</v>
       </c>
       <c r="F138" s="2">
-        <v>21646</v>
+        <v>26636</v>
       </c>
       <c r="G138" s="2">
-        <v>21027</v>
+        <v>25875</v>
       </c>
       <c r="H138" s="2">
-        <v>20821</v>
+        <v>25622</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="E139" s="2">
-        <v>26636</v>
+        <v>31957</v>
       </c>
       <c r="F139" s="2">
-        <v>26636</v>
+        <v>31957</v>
       </c>
       <c r="G139" s="2">
-        <v>25875</v>
+        <v>31044</v>
       </c>
       <c r="H139" s="2">
-        <v>25622</v>
+        <v>30739</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="E140" s="2">
-        <v>31957</v>
+        <v>51356</v>
       </c>
       <c r="F140" s="2">
-        <v>31957</v>
+        <v>51356</v>
       </c>
       <c r="G140" s="2">
-        <v>31044</v>
+        <v>49888</v>
       </c>
       <c r="H140" s="2">
-        <v>30739</v>
+        <v>49399</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>209</v>
+        <v>43</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="E141" s="2">
-        <v>51282</v>
+        <v>6165</v>
       </c>
       <c r="F141" s="2">
-        <v>51282</v>
+        <v>6165</v>
       </c>
       <c r="G141" s="2">
-        <v>49817</v>
+        <v>5988</v>
       </c>
       <c r="H141" s="2">
-        <v>49328</v>
+        <v>5930</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E142" s="2">
-        <v>6165</v>
+        <v>11432</v>
       </c>
       <c r="F142" s="2">
-        <v>6165</v>
+        <v>11432</v>
       </c>
       <c r="G142" s="2">
-        <v>5988</v>
+        <v>11106</v>
       </c>
       <c r="H142" s="2">
-        <v>5930</v>
+        <v>10997</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="E143" s="2">
-        <v>11432</v>
+        <v>15777</v>
       </c>
       <c r="F143" s="2">
-        <v>11432</v>
+        <v>15777</v>
       </c>
       <c r="G143" s="2">
-        <v>11106</v>
+        <v>15327</v>
       </c>
       <c r="H143" s="2">
-        <v>10997</v>
+        <v>15176</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E144" s="2">
-        <v>15777</v>
+        <v>26288</v>
       </c>
       <c r="F144" s="2">
-        <v>15777</v>
+        <v>26288</v>
       </c>
       <c r="G144" s="2">
-        <v>15327</v>
+        <v>25537</v>
       </c>
       <c r="H144" s="2">
-        <v>15176</v>
+        <v>25286</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="E145" s="2">
-        <v>21063</v>
+        <v>31558</v>
       </c>
       <c r="F145" s="2">
-        <v>21063</v>
+        <v>31558</v>
       </c>
       <c r="G145" s="2">
-        <v>20461</v>
+        <v>30656</v>
       </c>
       <c r="H145" s="2">
-        <v>20261</v>
+        <v>30356</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E146" s="2">
-        <v>26288</v>
+        <v>42089</v>
       </c>
       <c r="F146" s="2">
-        <v>26288</v>
+        <v>42089</v>
       </c>
       <c r="G146" s="2">
-        <v>25537</v>
+        <v>40887</v>
       </c>
       <c r="H146" s="2">
-        <v>25286</v>
+        <v>40486</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="E147" s="2">
-        <v>31558</v>
+        <v>52579</v>
       </c>
       <c r="F147" s="2">
-        <v>31558</v>
+        <v>52579</v>
       </c>
       <c r="G147" s="2">
-        <v>30656</v>
+        <v>51077</v>
       </c>
       <c r="H147" s="2">
-        <v>30356</v>
+        <v>50576</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>33</v>
+        <v>161</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E148" s="2">
-        <v>42089</v>
+        <v>2132</v>
       </c>
       <c r="F148" s="2">
-        <v>42089</v>
+        <v>2132</v>
       </c>
       <c r="G148" s="2">
-        <v>40887</v>
+        <v>2071</v>
       </c>
       <c r="H148" s="2">
-        <v>40486</v>
+        <v>2050</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>33</v>
+        <v>161</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E149" s="2">
-        <v>52579</v>
+        <v>5287</v>
       </c>
       <c r="F149" s="2">
-        <v>52579</v>
+        <v>5287</v>
       </c>
       <c r="G149" s="2">
-        <v>51077</v>
+        <v>5136</v>
       </c>
       <c r="H149" s="2">
-        <v>50576</v>
+        <v>5085</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="E150" s="2">
-        <v>2132</v>
+        <v>10537</v>
       </c>
       <c r="F150" s="2">
-        <v>2132</v>
+        <v>10537</v>
       </c>
       <c r="G150" s="2">
-        <v>2071</v>
+        <v>10236</v>
       </c>
       <c r="H150" s="2">
-        <v>2050</v>
+        <v>10135</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="E151" s="2">
-        <v>5287</v>
+        <v>15792</v>
       </c>
       <c r="F151" s="2">
-        <v>5287</v>
+        <v>15792</v>
       </c>
       <c r="G151" s="2">
-        <v>5136</v>
+        <v>15341</v>
       </c>
       <c r="H151" s="2">
-        <v>5085</v>
+        <v>15190</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="E152" s="2">
-        <v>10537</v>
+        <v>21042</v>
       </c>
       <c r="F152" s="2">
-        <v>10537</v>
+        <v>21042</v>
       </c>
       <c r="G152" s="2">
-        <v>10236</v>
+        <v>20441</v>
       </c>
       <c r="H152" s="2">
-        <v>10135</v>
+        <v>20240</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="E153" s="2">
-        <v>15792</v>
+        <v>26308</v>
       </c>
       <c r="F153" s="2">
-        <v>15792</v>
+        <v>26308</v>
       </c>
       <c r="G153" s="2">
-        <v>15341</v>
+        <v>25556</v>
       </c>
       <c r="H153" s="2">
-        <v>15190</v>
+        <v>25306</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E154" s="2">
-        <v>21042</v>
+        <v>31574</v>
       </c>
       <c r="F154" s="2">
-        <v>21042</v>
+        <v>31574</v>
       </c>
       <c r="G154" s="2">
-        <v>20441</v>
+        <v>30671</v>
       </c>
       <c r="H154" s="2">
-        <v>20240</v>
+        <v>30371</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>151</v>
+        <v>215</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="E155" s="2">
-        <v>26308</v>
+        <v>56537</v>
       </c>
       <c r="F155" s="2">
-        <v>26308</v>
+        <v>56537</v>
       </c>
       <c r="G155" s="2">
-        <v>25556</v>
+        <v>54922</v>
       </c>
       <c r="H155" s="2">
-        <v>25306</v>
+        <v>54383</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
-      <c r="B156" s="1" t="s">
-        <v>313</v>
+      <c r="B156" s="1">
+        <v>8</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="E156" s="2">
-        <v>31505</v>
+        <v>2036</v>
       </c>
       <c r="F156" s="2">
-        <v>31505</v>
+        <v>2036</v>
       </c>
       <c r="G156" s="2">
-        <v>30605</v>
+        <v>1978</v>
       </c>
       <c r="H156" s="2">
-        <v>30305</v>
+        <v>1958</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="E157" s="2">
         <v>52584</v>
       </c>
       <c r="F157" s="2">
         <v>52584</v>
       </c>
       <c r="G157" s="2">
         <v>51082</v>
       </c>
       <c r="H157" s="2">
         <v>50581</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E158" s="2">
-        <v>15375</v>
+        <v>10632</v>
       </c>
       <c r="F158" s="2">
-        <v>15375</v>
+        <v>10632</v>
       </c>
       <c r="G158" s="2">
-        <v>14936</v>
+        <v>10329</v>
       </c>
       <c r="H158" s="2">
-        <v>14789</v>
+        <v>10227</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="E159" s="2">
-        <v>20706</v>
+        <v>15375</v>
       </c>
       <c r="F159" s="2">
-        <v>20706</v>
+        <v>15375</v>
       </c>
       <c r="G159" s="2">
-        <v>20114</v>
+        <v>14936</v>
       </c>
       <c r="H159" s="2">
-        <v>19917</v>
+        <v>14789</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="E160" s="2">
-        <v>25814</v>
+        <v>20706</v>
       </c>
       <c r="F160" s="2">
-        <v>25814</v>
+        <v>20706</v>
       </c>
       <c r="G160" s="2">
-        <v>25077</v>
+        <v>20114</v>
       </c>
       <c r="H160" s="2">
-        <v>24831</v>
+        <v>19917</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="E161" s="2">
-        <v>30946</v>
+        <v>25814</v>
       </c>
       <c r="F161" s="2">
-        <v>30946</v>
+        <v>25814</v>
       </c>
       <c r="G161" s="2">
-        <v>30061</v>
+        <v>25077</v>
       </c>
       <c r="H161" s="2">
-        <v>29767</v>
+        <v>24831</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E162" s="2">
-        <v>51377</v>
+        <v>30946</v>
       </c>
       <c r="F162" s="2">
-        <v>51377</v>
+        <v>30946</v>
       </c>
       <c r="G162" s="2">
-        <v>49909</v>
+        <v>30061</v>
       </c>
       <c r="H162" s="2">
-        <v>49419</v>
+        <v>29767</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="E163" s="2">
-        <v>41314</v>
+        <v>51377</v>
       </c>
       <c r="F163" s="2">
-        <v>41314</v>
+        <v>51377</v>
       </c>
       <c r="G163" s="2">
-        <v>40134</v>
+        <v>49909</v>
       </c>
       <c r="H163" s="2">
-        <v>39740</v>
+        <v>49419</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E164" s="2">
-        <v>4216</v>
+        <v>41314</v>
       </c>
       <c r="F164" s="2">
-        <v>4216</v>
+        <v>41314</v>
       </c>
       <c r="G164" s="2">
-        <v>4095</v>
+        <v>40134</v>
       </c>
       <c r="H164" s="2">
-        <v>4055</v>
+        <v>39740</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>209</v>
+        <v>247</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="E165" s="2">
-        <v>3633</v>
+        <v>4216</v>
       </c>
       <c r="F165" s="2">
-        <v>3633</v>
+        <v>4216</v>
       </c>
       <c r="G165" s="2">
-        <v>3529</v>
+        <v>4095</v>
       </c>
       <c r="H165" s="2">
-        <v>3495</v>
+        <v>4055</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>33</v>
+        <v>215</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E166" s="2">
-        <v>4410</v>
+        <v>3633</v>
       </c>
       <c r="F166" s="2">
-        <v>4410</v>
+        <v>3633</v>
       </c>
       <c r="G166" s="2">
-        <v>4284</v>
+        <v>3529</v>
       </c>
       <c r="H166" s="2">
-        <v>4242</v>
+        <v>3495</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="E167" s="2">
-        <v>67436</v>
+        <v>4410</v>
       </c>
       <c r="F167" s="2">
-        <v>67436</v>
+        <v>4410</v>
       </c>
       <c r="G167" s="2">
-        <v>65510</v>
+        <v>4284</v>
       </c>
       <c r="H167" s="2">
-        <v>64867</v>
+        <v>4242</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="E168" s="2">
-        <v>3701</v>
+        <v>67436</v>
       </c>
       <c r="F168" s="2">
-        <v>3701</v>
+        <v>67436</v>
       </c>
       <c r="G168" s="2">
-        <v>3596</v>
+        <v>65510</v>
       </c>
       <c r="H168" s="2">
-        <v>3560</v>
+        <v>64867</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>340</v>
+        <v>247</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="E169" s="2">
-        <v>33599</v>
+        <v>3701</v>
       </c>
       <c r="F169" s="2">
-        <v>33599</v>
+        <v>3701</v>
       </c>
       <c r="G169" s="2">
-        <v>32639</v>
+        <v>3596</v>
       </c>
       <c r="H169" s="2">
-        <v>32319</v>
+        <v>3560</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C170" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D170" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="D170" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E170" s="2">
-        <v>50635</v>
+        <v>33528</v>
       </c>
       <c r="F170" s="2">
-        <v>50635</v>
+        <v>33528</v>
       </c>
       <c r="G170" s="2">
-        <v>49188</v>
+        <v>32570</v>
       </c>
       <c r="H170" s="2">
-        <v>48706</v>
+        <v>32250</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="E171" s="2">
-        <v>323109</v>
+        <v>50302</v>
       </c>
       <c r="F171" s="2">
-        <v>323109</v>
+        <v>50302</v>
       </c>
       <c r="G171" s="2">
-        <v>313877</v>
+        <v>48865</v>
       </c>
       <c r="H171" s="2">
-        <v>310800</v>
+        <v>48386</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="E172" s="2">
-        <v>46514</v>
+        <v>323109</v>
       </c>
       <c r="F172" s="2">
-        <v>46514</v>
+        <v>323109</v>
       </c>
       <c r="G172" s="2">
-        <v>45185</v>
+        <v>313877</v>
       </c>
       <c r="H172" s="2">
-        <v>44742</v>
+        <v>310800</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="E173" s="2">
-        <v>374910</v>
+        <v>46393</v>
       </c>
       <c r="F173" s="2">
-        <v>374910</v>
+        <v>46393</v>
       </c>
       <c r="G173" s="2">
-        <v>364198</v>
+        <v>45068</v>
       </c>
       <c r="H173" s="2">
-        <v>360628</v>
+        <v>44626</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="E174" s="2">
-        <v>64448</v>
+        <v>374910</v>
       </c>
       <c r="F174" s="2">
-        <v>64448</v>
+        <v>374910</v>
       </c>
       <c r="G174" s="2">
-        <v>62607</v>
+        <v>364198</v>
       </c>
       <c r="H174" s="2">
-        <v>61993</v>
+        <v>360628</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E175" s="2">
-        <v>63471</v>
+        <v>64107</v>
       </c>
       <c r="F175" s="2">
-        <v>63471</v>
+        <v>64107</v>
       </c>
       <c r="G175" s="2">
-        <v>61658</v>
+        <v>62275</v>
       </c>
       <c r="H175" s="2">
-        <v>61053</v>
+        <v>61665</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E176" s="2">
-        <v>84235</v>
+        <v>63298</v>
       </c>
       <c r="F176" s="2">
-        <v>84235</v>
+        <v>63298</v>
       </c>
       <c r="G176" s="2">
-        <v>81828</v>
+        <v>61490</v>
       </c>
       <c r="H176" s="2">
-        <v>81026</v>
+        <v>60887</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E177" s="2">
-        <v>119033</v>
+        <v>83820</v>
       </c>
       <c r="F177" s="2">
-        <v>119033</v>
+        <v>83820</v>
       </c>
       <c r="G177" s="2">
-        <v>115632</v>
+        <v>81426</v>
       </c>
       <c r="H177" s="2">
-        <v>114499</v>
+        <v>80627</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="E178" s="2">
-        <v>152066</v>
+        <v>119033</v>
       </c>
       <c r="F178" s="2">
-        <v>152066</v>
+        <v>119033</v>
       </c>
       <c r="G178" s="2">
-        <v>147722</v>
+        <v>115632</v>
       </c>
       <c r="H178" s="2">
-        <v>146273</v>
+        <v>114499</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="E179" s="2">
-        <v>164850</v>
+        <v>152066</v>
       </c>
       <c r="F179" s="2">
-        <v>164850</v>
+        <v>152066</v>
       </c>
       <c r="G179" s="2">
-        <v>160140</v>
+        <v>147722</v>
       </c>
       <c r="H179" s="2">
-        <v>158570</v>
+        <v>146273</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="E180" s="2">
-        <v>33714</v>
+        <v>171174</v>
       </c>
       <c r="F180" s="2">
-        <v>33714</v>
+        <v>171174</v>
       </c>
       <c r="G180" s="2">
-        <v>32751</v>
+        <v>166283</v>
       </c>
       <c r="H180" s="2">
-        <v>32430</v>
+        <v>164653</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="E181" s="2">
-        <v>157616</v>
+        <v>31625</v>
       </c>
       <c r="F181" s="2">
-        <v>157616</v>
+        <v>31625</v>
       </c>
       <c r="G181" s="2">
-        <v>153112</v>
+        <v>30721</v>
       </c>
       <c r="H181" s="2">
-        <v>151611</v>
+        <v>30420</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="E182" s="2">
-        <v>199664</v>
+        <v>157616</v>
       </c>
       <c r="F182" s="2">
-        <v>199664</v>
+        <v>157616</v>
       </c>
       <c r="G182" s="2">
-        <v>193959</v>
+        <v>153112</v>
       </c>
       <c r="H182" s="2">
-        <v>192058</v>
+        <v>151611</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>33</v>
+        <v>339</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E183" s="2">
-        <v>73474</v>
+        <v>199664</v>
       </c>
       <c r="F183" s="2">
-        <v>73474</v>
+        <v>199664</v>
       </c>
       <c r="G183" s="2">
-        <v>71375</v>
+        <v>193959</v>
       </c>
       <c r="H183" s="2">
-        <v>70675</v>
+        <v>192058</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>151</v>
+        <v>43</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="E184" s="2">
-        <v>163580</v>
+        <v>73474</v>
       </c>
       <c r="F184" s="2">
-        <v>163580</v>
+        <v>73474</v>
       </c>
       <c r="G184" s="2">
-        <v>158906</v>
+        <v>71375</v>
       </c>
       <c r="H184" s="2">
-        <v>157348</v>
+        <v>70675</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>21</v>
+        <v>161</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E185" s="2">
-        <v>238376</v>
+        <v>163580</v>
       </c>
       <c r="F185" s="2">
-        <v>238376</v>
+        <v>163580</v>
       </c>
       <c r="G185" s="2">
-        <v>231566</v>
+        <v>158906</v>
       </c>
       <c r="H185" s="2">
-        <v>229295</v>
+        <v>157348</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>151</v>
+        <v>26</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="E186" s="2">
-        <v>148916</v>
+        <v>238376</v>
       </c>
       <c r="F186" s="2">
-        <v>148916</v>
+        <v>238376</v>
       </c>
       <c r="G186" s="2">
-        <v>144662</v>
+        <v>231566</v>
       </c>
       <c r="H186" s="2">
-        <v>143243</v>
+        <v>229295</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>209</v>
+        <v>161</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E187" s="2">
-        <v>60701</v>
+        <v>151646</v>
       </c>
       <c r="F187" s="2">
-        <v>60701</v>
+        <v>151646</v>
       </c>
       <c r="G187" s="2">
-        <v>58966</v>
+        <v>147314</v>
       </c>
       <c r="H187" s="2">
-        <v>58388</v>
+        <v>145869</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E188" s="2">
-        <v>5775</v>
+        <v>60701</v>
       </c>
       <c r="F188" s="2">
-        <v>5775</v>
+        <v>60701</v>
       </c>
       <c r="G188" s="2">
-        <v>5610</v>
+        <v>58966</v>
       </c>
       <c r="H188" s="2">
-        <v>5555</v>
+        <v>58388</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E189" s="2">
-        <v>112513</v>
+        <v>6473</v>
       </c>
       <c r="F189" s="2">
-        <v>112513</v>
+        <v>6473</v>
       </c>
       <c r="G189" s="2">
-        <v>109298</v>
+        <v>6288</v>
       </c>
       <c r="H189" s="2">
-        <v>108227</v>
+        <v>6227</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="E190" s="2">
-        <v>34241</v>
+        <v>112513</v>
       </c>
       <c r="F190" s="2">
-        <v>34241</v>
+        <v>112513</v>
       </c>
       <c r="G190" s="2">
-        <v>33262</v>
+        <v>109298</v>
       </c>
       <c r="H190" s="2">
-        <v>32936</v>
+        <v>108227</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>151</v>
+        <v>215</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E191" s="2">
-        <v>45616</v>
+        <v>34241</v>
       </c>
       <c r="F191" s="2">
-        <v>45616</v>
+        <v>34241</v>
       </c>
       <c r="G191" s="2">
-        <v>44313</v>
+        <v>33262</v>
       </c>
       <c r="H191" s="2">
-        <v>43878</v>
+        <v>32936</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="E192" s="2">
-        <v>88632</v>
+        <v>45616</v>
       </c>
       <c r="F192" s="2">
-        <v>88632</v>
+        <v>45616</v>
       </c>
       <c r="G192" s="2">
-        <v>86099</v>
+        <v>44313</v>
       </c>
       <c r="H192" s="2">
-        <v>85255</v>
+        <v>43878</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="E193" s="2">
-        <v>109762</v>
+        <v>95204</v>
       </c>
       <c r="F193" s="2">
-        <v>109762</v>
+        <v>95204</v>
       </c>
       <c r="G193" s="2">
-        <v>106626</v>
+        <v>92483</v>
       </c>
       <c r="H193" s="2">
-        <v>105580</v>
+        <v>91577</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="E194" s="2">
-        <v>71690</v>
+        <v>123335</v>
       </c>
       <c r="F194" s="2">
-        <v>71690</v>
+        <v>123335</v>
       </c>
       <c r="G194" s="2">
-        <v>69642</v>
+        <v>119811</v>
       </c>
       <c r="H194" s="2">
-        <v>68959</v>
+        <v>118637</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>152</v>
+        <v>390</v>
       </c>
       <c r="E195" s="2">
-        <v>73281</v>
+        <v>71690</v>
       </c>
       <c r="F195" s="2">
-        <v>73281</v>
+        <v>71690</v>
       </c>
       <c r="G195" s="2">
-        <v>71187</v>
+        <v>69642</v>
       </c>
       <c r="H195" s="2">
-        <v>70489</v>
+        <v>68959</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>394</v>
+        <v>162</v>
       </c>
       <c r="E196" s="2">
-        <v>22170</v>
+        <v>71684</v>
       </c>
       <c r="F196" s="2">
-        <v>22170</v>
+        <v>71684</v>
       </c>
       <c r="G196" s="2">
-        <v>21536</v>
+        <v>69635</v>
       </c>
       <c r="H196" s="2">
-        <v>21325</v>
+        <v>68953</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>21</v>
+        <v>161</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="E197" s="2">
-        <v>10626</v>
+        <v>22170</v>
       </c>
       <c r="F197" s="2">
-        <v>10626</v>
+        <v>22170</v>
       </c>
       <c r="G197" s="2">
-        <v>10322</v>
+        <v>21536</v>
       </c>
       <c r="H197" s="2">
-        <v>10221</v>
+        <v>21325</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E198" s="2">
-        <v>13046</v>
+        <v>10626</v>
       </c>
       <c r="F198" s="2">
-        <v>13046</v>
+        <v>10626</v>
       </c>
       <c r="G198" s="2">
-        <v>12674</v>
+        <v>10322</v>
       </c>
       <c r="H198" s="2">
-        <v>12549</v>
+        <v>10221</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="E199" s="2">
-        <v>6725</v>
+        <v>13913</v>
       </c>
       <c r="F199" s="2">
-        <v>6725</v>
+        <v>13913</v>
       </c>
       <c r="G199" s="2">
-        <v>6533</v>
+        <v>13515</v>
       </c>
       <c r="H199" s="2">
-        <v>6469</v>
+        <v>13383</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="E200" s="2">
         <v>31080</v>
       </c>
       <c r="F200" s="2">
         <v>31080</v>
       </c>
       <c r="G200" s="2">
         <v>30192</v>
       </c>
       <c r="H200" s="2">
         <v>29896</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="E201" s="2">
         <v>8831</v>
       </c>
       <c r="F201" s="2">
         <v>8831</v>
       </c>
       <c r="G201" s="2">
         <v>8578</v>
       </c>
       <c r="H201" s="2">
         <v>8494</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E202" s="2">
-        <v>50111</v>
+        <v>49943</v>
       </c>
       <c r="F202" s="2">
-        <v>50111</v>
+        <v>49943</v>
       </c>
       <c r="G202" s="2">
-        <v>48680</v>
+        <v>48516</v>
       </c>
       <c r="H202" s="2">
-        <v>48202</v>
+        <v>48041</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E203" s="2">
         <v>73868</v>
       </c>
       <c r="F203" s="2">
         <v>73868</v>
       </c>
       <c r="G203" s="2">
         <v>71757</v>
       </c>
       <c r="H203" s="2">
         <v>71054</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="E204" s="2">
         <v>10831</v>
       </c>
       <c r="F204" s="2">
         <v>10831</v>
       </c>
       <c r="G204" s="2">
         <v>10521</v>
       </c>
       <c r="H204" s="2">
         <v>10418</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E205" s="2">
-        <v>48996</v>
+        <v>96752</v>
       </c>
       <c r="F205" s="2">
-        <v>48996</v>
+        <v>96752</v>
       </c>
       <c r="G205" s="2">
-        <v>47596</v>
+        <v>93988</v>
       </c>
       <c r="H205" s="2">
-        <v>47130</v>
+        <v>93066</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="E206" s="2">
-        <v>101622</v>
+        <v>6416</v>
       </c>
       <c r="F206" s="2">
-        <v>101622</v>
+        <v>6416</v>
       </c>
       <c r="G206" s="2">
-        <v>98719</v>
+        <v>6232</v>
       </c>
       <c r="H206" s="2">
-        <v>97751</v>
+        <v>6171</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E207" s="2">
-        <v>6290</v>
+        <v>65090</v>
       </c>
       <c r="F207" s="2">
-        <v>6290</v>
+        <v>65090</v>
       </c>
       <c r="G207" s="2">
-        <v>6110</v>
+        <v>63230</v>
       </c>
       <c r="H207" s="2">
-        <v>6050</v>
+        <v>62610</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E208" s="2">
-        <v>64964</v>
+        <v>14217</v>
       </c>
       <c r="F208" s="2">
-        <v>64964</v>
+        <v>14217</v>
       </c>
       <c r="G208" s="2">
-        <v>63107</v>
+        <v>13811</v>
       </c>
       <c r="H208" s="2">
-        <v>62489</v>
+        <v>13675</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="E209" s="2">
-        <v>14674</v>
+        <v>117259</v>
       </c>
       <c r="F209" s="2">
-        <v>14674</v>
+        <v>117259</v>
       </c>
       <c r="G209" s="2">
-        <v>14255</v>
+        <v>113909</v>
       </c>
       <c r="H209" s="2">
-        <v>14115</v>
+        <v>112792</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="E210" s="2">
-        <v>120475</v>
+        <v>34078</v>
       </c>
       <c r="F210" s="2">
-        <v>120475</v>
+        <v>34078</v>
       </c>
       <c r="G210" s="2">
-        <v>117033</v>
+        <v>33104</v>
       </c>
       <c r="H210" s="2">
-        <v>115885</v>
+        <v>32780</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E211" s="2">
-        <v>34590</v>
+        <v>107777</v>
       </c>
       <c r="F211" s="2">
-        <v>34590</v>
+        <v>107777</v>
       </c>
       <c r="G211" s="2">
-        <v>33602</v>
+        <v>104698</v>
       </c>
       <c r="H211" s="2">
-        <v>33272</v>
+        <v>103671</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>243</v>
+        <v>161</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="E212" s="2">
-        <v>111048</v>
+        <v>59148</v>
       </c>
       <c r="F212" s="2">
-        <v>111048</v>
+        <v>59148</v>
       </c>
       <c r="G212" s="2">
-        <v>107875</v>
+        <v>57458</v>
       </c>
       <c r="H212" s="2">
-        <v>106818</v>
+        <v>56894</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="E213" s="2">
-        <v>53291</v>
+        <v>13097</v>
       </c>
       <c r="F213" s="2">
-        <v>53291</v>
+        <v>13097</v>
       </c>
       <c r="G213" s="2">
-        <v>51768</v>
+        <v>12722</v>
       </c>
       <c r="H213" s="2">
-        <v>51261</v>
+        <v>12598</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E214" s="2">
-        <v>12318</v>
+        <v>22239</v>
       </c>
       <c r="F214" s="2">
-        <v>12318</v>
+        <v>22239</v>
       </c>
       <c r="G214" s="2">
-        <v>11966</v>
+        <v>21604</v>
       </c>
       <c r="H214" s="2">
-        <v>11848</v>
+        <v>21392</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="E215" s="2">
-        <v>17260</v>
+        <v>68345</v>
       </c>
       <c r="F215" s="2">
-        <v>17260</v>
+        <v>68345</v>
       </c>
       <c r="G215" s="2">
-        <v>16767</v>
+        <v>66392</v>
       </c>
       <c r="H215" s="2">
-        <v>16602</v>
+        <v>65741</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="E216" s="2">
-        <v>76196</v>
+        <v>17281</v>
       </c>
       <c r="F216" s="2">
-        <v>76196</v>
+        <v>17281</v>
       </c>
       <c r="G216" s="2">
-        <v>74019</v>
+        <v>16787</v>
       </c>
       <c r="H216" s="2">
-        <v>73294</v>
+        <v>16623</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="E217" s="2">
-        <v>17281</v>
+        <v>112333</v>
       </c>
       <c r="F217" s="2">
-        <v>17281</v>
+        <v>112333</v>
       </c>
       <c r="G217" s="2">
-        <v>16787</v>
+        <v>109124</v>
       </c>
       <c r="H217" s="2">
-        <v>16623</v>
+        <v>108054</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="E218" s="2">
-        <v>112333</v>
+        <v>37396</v>
       </c>
       <c r="F218" s="2">
-        <v>112333</v>
+        <v>37396</v>
       </c>
       <c r="G218" s="2">
-        <v>109124</v>
+        <v>36327</v>
       </c>
       <c r="H218" s="2">
-        <v>108054</v>
+        <v>35971</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="E219" s="2">
-        <v>37396</v>
+        <v>137123</v>
       </c>
       <c r="F219" s="2">
-        <v>37396</v>
+        <v>137123</v>
       </c>
       <c r="G219" s="2">
-        <v>36327</v>
+        <v>133205</v>
       </c>
       <c r="H219" s="2">
-        <v>35971</v>
+        <v>131899</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>151</v>
+        <v>439</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="E220" s="2">
-        <v>137123</v>
+        <v>9291</v>
       </c>
       <c r="F220" s="2">
-        <v>137123</v>
+        <v>9291</v>
       </c>
       <c r="G220" s="2">
-        <v>133205</v>
+        <v>9026</v>
       </c>
       <c r="H220" s="2">
-        <v>131899</v>
+        <v>8937</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="E221" s="2">
-        <v>9403</v>
+        <v>18806</v>
       </c>
       <c r="F221" s="2">
-        <v>9403</v>
+        <v>18806</v>
       </c>
       <c r="G221" s="2">
-        <v>9134</v>
+        <v>18268</v>
       </c>
       <c r="H221" s="2">
-        <v>9045</v>
+        <v>18089</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="C222" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D222" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="D222" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E222" s="2">
-        <v>18806</v>
+        <v>187976</v>
       </c>
       <c r="F222" s="2">
-        <v>18806</v>
+        <v>187976</v>
       </c>
       <c r="G222" s="2">
-        <v>18268</v>
+        <v>182606</v>
       </c>
       <c r="H222" s="2">
-        <v>18089</v>
+        <v>180815</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="E223" s="2">
-        <v>187976</v>
+        <v>282056</v>
       </c>
       <c r="F223" s="2">
-        <v>187976</v>
+        <v>282056</v>
       </c>
       <c r="G223" s="2">
-        <v>182606</v>
+        <v>273998</v>
       </c>
       <c r="H223" s="2">
-        <v>180815</v>
+        <v>271311</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="E224" s="2">
-        <v>282056</v>
+        <v>46457</v>
       </c>
       <c r="F224" s="2">
-        <v>282056</v>
+        <v>46457</v>
       </c>
       <c r="G224" s="2">
-        <v>273998</v>
+        <v>45130</v>
       </c>
       <c r="H224" s="2">
-        <v>271311</v>
+        <v>44687</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E225" s="2">
-        <v>47014</v>
+        <v>466658</v>
       </c>
       <c r="F225" s="2">
-        <v>47014</v>
+        <v>466658</v>
       </c>
       <c r="G225" s="2">
-        <v>45671</v>
+        <v>453325</v>
       </c>
       <c r="H225" s="2">
-        <v>45223</v>
+        <v>448880</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="E226" s="2">
-        <v>464373</v>
+        <v>92888</v>
       </c>
       <c r="F226" s="2">
-        <v>464373</v>
+        <v>92888</v>
       </c>
       <c r="G226" s="2">
-        <v>451105</v>
+        <v>90234</v>
       </c>
       <c r="H226" s="2">
-        <v>446683</v>
+        <v>89350</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E227" s="2">
-        <v>92888</v>
+        <v>121018</v>
       </c>
       <c r="F227" s="2">
-        <v>92888</v>
+        <v>121018</v>
       </c>
       <c r="G227" s="2">
-        <v>90234</v>
+        <v>117560</v>
       </c>
       <c r="H227" s="2">
-        <v>89350</v>
+        <v>116408</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="E228" s="2">
-        <v>121018</v>
+        <v>218463</v>
       </c>
       <c r="F228" s="2">
-        <v>121018</v>
+        <v>218463</v>
       </c>
       <c r="G228" s="2">
-        <v>117560</v>
+        <v>212221</v>
       </c>
       <c r="H228" s="2">
-        <v>116408</v>
+        <v>210141</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C229" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="D229" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E229" s="2">
-        <v>218463</v>
+        <v>54230</v>
       </c>
       <c r="F229" s="2">
-        <v>218463</v>
+        <v>54230</v>
       </c>
       <c r="G229" s="2">
-        <v>212221</v>
+        <v>52681</v>
       </c>
       <c r="H229" s="2">
-        <v>210141</v>
+        <v>52164</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
-      <c r="B230" s="1" t="s">
-        <v>463</v>
+      <c r="B230" s="1">
+        <v>12801</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="E230" s="2">
-        <v>54230</v>
+        <v>282161</v>
       </c>
       <c r="F230" s="2">
-        <v>54230</v>
+        <v>282161</v>
       </c>
       <c r="G230" s="2">
-        <v>52681</v>
+        <v>274100</v>
       </c>
       <c r="H230" s="2">
-        <v>52164</v>
+        <v>271412</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1">
-        <v>12801</v>
+        <v>181</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="E231" s="2">
-        <v>275843</v>
+        <v>4205</v>
       </c>
       <c r="F231" s="2">
-        <v>275843</v>
+        <v>4205</v>
       </c>
       <c r="G231" s="2">
-        <v>267962</v>
+        <v>4085</v>
       </c>
       <c r="H231" s="2">
-        <v>265335</v>
+        <v>4045</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1">
-        <v>181</v>
+        <v>272</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="E232" s="2">
-        <v>4040</v>
+        <v>36557</v>
       </c>
       <c r="F232" s="2">
-        <v>4040</v>
+        <v>36557</v>
       </c>
       <c r="G232" s="2">
-        <v>3925</v>
+        <v>35512</v>
       </c>
       <c r="H232" s="2">
-        <v>3886</v>
+        <v>35164</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1">
-        <v>272</v>
+        <v>30</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="E233" s="2">
-        <v>36557</v>
+        <v>6178</v>
       </c>
       <c r="F233" s="2">
-        <v>36557</v>
+        <v>6178</v>
       </c>
       <c r="G233" s="2">
-        <v>35512</v>
+        <v>6002</v>
       </c>
       <c r="H233" s="2">
-        <v>35164</v>
+        <v>5943</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1">
-        <v>30</v>
+        <v>3001</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E234" s="2">
-        <v>6178</v>
+        <v>70586</v>
       </c>
       <c r="F234" s="2">
-        <v>6178</v>
+        <v>70586</v>
       </c>
       <c r="G234" s="2">
-        <v>6002</v>
+        <v>68570</v>
       </c>
       <c r="H234" s="2">
-        <v>5943</v>
+        <v>67897</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1">
-        <v>3001</v>
+        <v>301</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="E235" s="2">
-        <v>70846</v>
+        <v>7040</v>
       </c>
       <c r="F235" s="2">
-        <v>70846</v>
+        <v>7040</v>
       </c>
       <c r="G235" s="2">
-        <v>68821</v>
+        <v>6839</v>
       </c>
       <c r="H235" s="2">
-        <v>68147</v>
+        <v>6772</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1">
-        <v>301</v>
+        <v>4201</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="E236" s="2">
-        <v>7116</v>
+        <v>102401</v>
       </c>
       <c r="F236" s="2">
-        <v>7116</v>
+        <v>102401</v>
       </c>
       <c r="G236" s="2">
-        <v>6913</v>
+        <v>99476</v>
       </c>
       <c r="H236" s="2">
-        <v>6845</v>
+        <v>98500</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1">
-        <v>4201</v>
+        <v>601</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E237" s="2">
-        <v>102087</v>
+        <v>14081</v>
       </c>
       <c r="F237" s="2">
-        <v>102087</v>
+        <v>14081</v>
       </c>
       <c r="G237" s="2">
-        <v>99171</v>
+        <v>13678</v>
       </c>
       <c r="H237" s="2">
-        <v>98198</v>
+        <v>13544</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1">
-        <v>601</v>
+        <v>6801</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E238" s="2">
-        <v>14087</v>
+        <v>141146</v>
       </c>
       <c r="F238" s="2">
-        <v>14087</v>
+        <v>141146</v>
       </c>
       <c r="G238" s="2">
-        <v>13684</v>
+        <v>137114</v>
       </c>
       <c r="H238" s="2">
-        <v>13550</v>
+        <v>135769</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1">
-        <v>6801</v>
+        <v>96</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E239" s="2">
-        <v>142738</v>
+        <v>12233</v>
       </c>
       <c r="F239" s="2">
-        <v>142738</v>
+        <v>12233</v>
       </c>
       <c r="G239" s="2">
-        <v>138660</v>
+        <v>11883</v>
       </c>
       <c r="H239" s="2">
-        <v>137300</v>
+        <v>11767</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1">
-        <v>96</v>
+        <v>976</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E240" s="2">
-        <v>12233</v>
+        <v>121571</v>
       </c>
       <c r="F240" s="2">
-        <v>12233</v>
+        <v>121571</v>
       </c>
       <c r="G240" s="2">
-        <v>11883</v>
+        <v>118098</v>
       </c>
       <c r="H240" s="2">
-        <v>11767</v>
+        <v>116940</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
-      <c r="B241" s="1">
-        <v>976</v>
+      <c r="B241" s="1" t="s">
+        <v>473</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E241" s="2">
-        <v>121571</v>
+        <v>1918</v>
       </c>
       <c r="F241" s="2">
-        <v>121571</v>
+        <v>1918</v>
       </c>
       <c r="G241" s="2">
-        <v>118098</v>
+        <v>1864</v>
       </c>
       <c r="H241" s="2">
-        <v>116940</v>
+        <v>1845</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="E242" s="2">
-        <v>1777</v>
+        <v>17543</v>
       </c>
       <c r="F242" s="2">
-        <v>1777</v>
+        <v>17543</v>
       </c>
       <c r="G242" s="2">
-        <v>1726</v>
+        <v>17042</v>
       </c>
       <c r="H242" s="2">
-        <v>1709</v>
+        <v>16875</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="C243" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="D243" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E243" s="2">
-        <v>17214</v>
+        <v>174315</v>
       </c>
       <c r="F243" s="2">
-        <v>17214</v>
+        <v>174315</v>
       </c>
       <c r="G243" s="2">
-        <v>16722</v>
+        <v>169334</v>
       </c>
       <c r="H243" s="2">
-        <v>16558</v>
+        <v>167674</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="E244" s="2">
-        <v>172225</v>
+        <v>261459</v>
       </c>
       <c r="F244" s="2">
-        <v>172225</v>
+        <v>261459</v>
       </c>
       <c r="G244" s="2">
-        <v>167304</v>
+        <v>253989</v>
       </c>
       <c r="H244" s="2">
-        <v>165664</v>
+        <v>251499</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="E245" s="2">
-        <v>258325</v>
+        <v>43598</v>
       </c>
       <c r="F245" s="2">
-        <v>258325</v>
+        <v>43598</v>
       </c>
       <c r="G245" s="2">
-        <v>250944</v>
+        <v>42352</v>
       </c>
       <c r="H245" s="2">
-        <v>248484</v>
+        <v>41937</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="E246" s="2">
-        <v>43035</v>
+        <v>869</v>
       </c>
       <c r="F246" s="2">
-        <v>43035</v>
+        <v>869</v>
       </c>
       <c r="G246" s="2">
-        <v>41806</v>
+        <v>845</v>
       </c>
       <c r="H246" s="2">
-        <v>41396</v>
+        <v>836</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E247" s="2">
-        <v>872</v>
+        <v>6403</v>
       </c>
       <c r="F247" s="2">
-        <v>872</v>
+        <v>6403</v>
       </c>
       <c r="G247" s="2">
-        <v>847</v>
+        <v>6220</v>
       </c>
       <c r="H247" s="2">
-        <v>838</v>
+        <v>6159</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="E248" s="2">
-        <v>6488</v>
+        <v>8772</v>
       </c>
       <c r="F248" s="2">
-        <v>6488</v>
+        <v>8772</v>
       </c>
       <c r="G248" s="2">
-        <v>6303</v>
+        <v>8521</v>
       </c>
       <c r="H248" s="2">
-        <v>6241</v>
+        <v>8438</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="E249" s="2">
-        <v>8606</v>
+        <v>87170</v>
       </c>
       <c r="F249" s="2">
-        <v>8606</v>
+        <v>87170</v>
       </c>
       <c r="G249" s="2">
-        <v>8360</v>
+        <v>84679</v>
       </c>
       <c r="H249" s="2">
-        <v>8278</v>
+        <v>83849</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>479</v>
+        <v>493</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="E250" s="2">
-        <v>86125</v>
+        <v>83417</v>
       </c>
       <c r="F250" s="2">
-        <v>86125</v>
+        <v>83417</v>
       </c>
       <c r="G250" s="2">
-        <v>83664</v>
+        <v>81034</v>
       </c>
       <c r="H250" s="2">
-        <v>82844</v>
+        <v>80239</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="E251" s="2">
-        <v>80469</v>
+        <v>15446</v>
       </c>
       <c r="F251" s="2">
-        <v>80469</v>
+        <v>15446</v>
       </c>
       <c r="G251" s="2">
-        <v>78170</v>
+        <v>15004</v>
       </c>
       <c r="H251" s="2">
-        <v>77403</v>
+        <v>14857</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C252" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="D252" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E252" s="2">
-        <v>15841</v>
+        <v>200436</v>
       </c>
       <c r="F252" s="2">
-        <v>15841</v>
+        <v>200436</v>
       </c>
       <c r="G252" s="2">
-        <v>15389</v>
+        <v>194709</v>
       </c>
       <c r="H252" s="2">
-        <v>15238</v>
+        <v>192800</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E253" s="2">
-        <v>193423</v>
+        <v>135942</v>
       </c>
       <c r="F253" s="2">
-        <v>193423</v>
+        <v>135942</v>
       </c>
       <c r="G253" s="2">
-        <v>187896</v>
+        <v>132058</v>
       </c>
       <c r="H253" s="2">
-        <v>186054</v>
+        <v>130764</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="E254" s="2">
-        <v>135942</v>
+        <v>271859</v>
       </c>
       <c r="F254" s="2">
-        <v>135942</v>
+        <v>271859</v>
       </c>
       <c r="G254" s="2">
-        <v>132058</v>
+        <v>264091</v>
       </c>
       <c r="H254" s="2">
-        <v>130764</v>
+        <v>261502</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="C255" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D255" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="D255" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E255" s="2">
-        <v>271859</v>
+        <v>58276</v>
       </c>
       <c r="F255" s="2">
-        <v>271859</v>
+        <v>58276</v>
       </c>
       <c r="G255" s="2">
-        <v>264091</v>
+        <v>56611</v>
       </c>
       <c r="H255" s="2">
-        <v>261502</v>
+        <v>56056</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E256" s="2">
-        <v>58276</v>
+        <v>285412</v>
       </c>
       <c r="F256" s="2">
-        <v>58276</v>
+        <v>285412</v>
       </c>
       <c r="G256" s="2">
-        <v>56611</v>
+        <v>277257</v>
       </c>
       <c r="H256" s="2">
-        <v>56056</v>
+        <v>274539</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="E257" s="2">
-        <v>285412</v>
+        <v>41979</v>
       </c>
       <c r="F257" s="2">
-        <v>285412</v>
+        <v>41979</v>
       </c>
       <c r="G257" s="2">
-        <v>277257</v>
+        <v>40780</v>
       </c>
       <c r="H257" s="2">
-        <v>274539</v>
+        <v>40380</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="C258" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="D258" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="D258" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E258" s="2">
-        <v>41979</v>
+        <v>72611</v>
       </c>
       <c r="F258" s="2">
-        <v>41979</v>
+        <v>72611</v>
       </c>
       <c r="G258" s="2">
-        <v>40780</v>
+        <v>70536</v>
       </c>
       <c r="H258" s="2">
-        <v>40380</v>
+        <v>69845</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="E259" s="2">
-        <v>72611</v>
+        <v>14523</v>
       </c>
       <c r="F259" s="2">
-        <v>72611</v>
+        <v>14523</v>
       </c>
       <c r="G259" s="2">
-        <v>70536</v>
+        <v>14108</v>
       </c>
       <c r="H259" s="2">
-        <v>69845</v>
+        <v>13969</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="E260" s="2">
-        <v>14523</v>
+        <v>142090</v>
       </c>
       <c r="F260" s="2">
-        <v>14523</v>
+        <v>142090</v>
       </c>
       <c r="G260" s="2">
-        <v>14108</v>
+        <v>138030</v>
       </c>
       <c r="H260" s="2">
-        <v>13969</v>
+        <v>136677</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E261" s="2">
-        <v>142090</v>
+        <v>2333</v>
       </c>
       <c r="F261" s="2">
-        <v>142090</v>
+        <v>2333</v>
       </c>
       <c r="G261" s="2">
-        <v>138030</v>
+        <v>2266</v>
       </c>
       <c r="H261" s="2">
-        <v>136677</v>
+        <v>2244</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="E262" s="2">
-        <v>2333</v>
+        <v>27954</v>
       </c>
       <c r="F262" s="2">
-        <v>2333</v>
+        <v>27954</v>
       </c>
       <c r="G262" s="2">
-        <v>2266</v>
+        <v>27155</v>
       </c>
       <c r="H262" s="2">
-        <v>2244</v>
+        <v>26889</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C263" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="D263" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="D263" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E263" s="2">
-        <v>27954</v>
+        <v>40056</v>
       </c>
       <c r="F263" s="2">
-        <v>27954</v>
+        <v>40056</v>
       </c>
       <c r="G263" s="2">
-        <v>27155</v>
+        <v>38912</v>
       </c>
       <c r="H263" s="2">
-        <v>26889</v>
+        <v>38530</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="E264" s="2">
-        <v>40056</v>
+        <v>7453</v>
       </c>
       <c r="F264" s="2">
-        <v>40056</v>
+        <v>7453</v>
       </c>
       <c r="G264" s="2">
-        <v>38912</v>
+        <v>7240</v>
       </c>
       <c r="H264" s="2">
-        <v>38530</v>
+        <v>7169</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="E265" s="2">
-        <v>7453</v>
+        <v>73570</v>
       </c>
       <c r="F265" s="2">
-        <v>7453</v>
+        <v>73570</v>
       </c>
       <c r="G265" s="2">
-        <v>7240</v>
+        <v>71468</v>
       </c>
       <c r="H265" s="2">
-        <v>7169</v>
+        <v>70768</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="E266" s="2">
-        <v>73570</v>
+        <v>110808</v>
       </c>
       <c r="F266" s="2">
-        <v>73570</v>
+        <v>110808</v>
       </c>
       <c r="G266" s="2">
-        <v>71468</v>
+        <v>107642</v>
       </c>
       <c r="H266" s="2">
-        <v>70768</v>
+        <v>106586</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="E267" s="2">
-        <v>110808</v>
+        <v>15679</v>
       </c>
       <c r="F267" s="2">
-        <v>110808</v>
+        <v>15679</v>
       </c>
       <c r="G267" s="2">
-        <v>107642</v>
+        <v>15231</v>
       </c>
       <c r="H267" s="2">
-        <v>106586</v>
+        <v>15081</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="E268" s="2">
-        <v>15679</v>
+        <v>15682</v>
       </c>
       <c r="F268" s="2">
-        <v>15679</v>
+        <v>15682</v>
       </c>
       <c r="G268" s="2">
-        <v>15231</v>
+        <v>15234</v>
       </c>
       <c r="H268" s="2">
-        <v>15081</v>
+        <v>15084</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="E269" s="2">
-        <v>15682</v>
+        <v>7408</v>
       </c>
       <c r="F269" s="2">
-        <v>15682</v>
+        <v>7408</v>
       </c>
       <c r="G269" s="2">
-        <v>15234</v>
+        <v>7196</v>
       </c>
       <c r="H269" s="2">
-        <v>15084</v>
+        <v>7126</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C270" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="D270" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="D270" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E270" s="2">
-        <v>6778</v>
+        <v>12973</v>
       </c>
       <c r="F270" s="2">
-        <v>6778</v>
+        <v>12973</v>
       </c>
       <c r="G270" s="2">
-        <v>6584</v>
+        <v>12602</v>
       </c>
       <c r="H270" s="2">
-        <v>6520</v>
+        <v>12479</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="E271" s="2">
         <v>38861</v>
       </c>
       <c r="F271" s="2">
         <v>38861</v>
       </c>
       <c r="G271" s="2">
         <v>37750</v>
       </c>
       <c r="H271" s="2">
         <v>37380</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="E272" s="2">
         <v>7177</v>
       </c>
       <c r="F272" s="2">
         <v>7177</v>
       </c>
       <c r="G272" s="2">
         <v>6972</v>
       </c>
       <c r="H272" s="2">
         <v>6903</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="E273" s="2">
         <v>10673</v>
       </c>
       <c r="F273" s="2">
         <v>10673</v>
       </c>
       <c r="G273" s="2">
         <v>10368</v>
       </c>
       <c r="H273" s="2">
         <v>10267</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E274" s="2">
         <v>13283</v>
       </c>
       <c r="F274" s="2">
         <v>13283</v>
       </c>
       <c r="G274" s="2">
         <v>12903</v>
       </c>
       <c r="H274" s="2">
         <v>12777</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="E275" s="2">
         <v>52022</v>
       </c>
       <c r="F275" s="2">
         <v>52022</v>
       </c>
       <c r="G275" s="2">
         <v>50536</v>
       </c>
       <c r="H275" s="2">
         <v>50040</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>538</v>
+        <v>120</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="E276" s="2">
-        <v>104029</v>
+        <v>13432</v>
       </c>
       <c r="F276" s="2">
-        <v>104029</v>
+        <v>13432</v>
       </c>
       <c r="G276" s="2">
-        <v>101057</v>
+        <v>13048</v>
       </c>
       <c r="H276" s="2">
-        <v>100066</v>
+        <v>12920</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="E277" s="2">
         <v>20984</v>
       </c>
       <c r="F277" s="2">
         <v>20984</v>
       </c>
       <c r="G277" s="2">
         <v>20385</v>
       </c>
       <c r="H277" s="2">
         <v>20185</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="E278" s="2">
         <v>31122</v>
       </c>
       <c r="F278" s="2">
         <v>31122</v>
       </c>
       <c r="G278" s="2">
         <v>30233</v>
       </c>
       <c r="H278" s="2">
         <v>29936</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="E279" s="2">
         <v>25904</v>
       </c>
       <c r="F279" s="2">
         <v>25904</v>
       </c>
       <c r="G279" s="2">
         <v>25163</v>
       </c>
       <c r="H279" s="2">
         <v>24917</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="E280" s="2">
-        <v>5502</v>
+        <v>106129</v>
       </c>
       <c r="F280" s="2">
-        <v>5502</v>
+        <v>106129</v>
       </c>
       <c r="G280" s="2">
-        <v>5345</v>
+        <v>103097</v>
       </c>
       <c r="H280" s="2">
-        <v>5292</v>
+        <v>102086</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="E281" s="2">
-        <v>3176</v>
+        <v>5502</v>
       </c>
       <c r="F281" s="2">
-        <v>3176</v>
+        <v>5502</v>
       </c>
       <c r="G281" s="2">
-        <v>3086</v>
+        <v>5345</v>
       </c>
       <c r="H281" s="2">
-        <v>3055</v>
+        <v>5292</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="E282" s="2">
-        <v>2945</v>
+        <v>3176</v>
       </c>
       <c r="F282" s="2">
-        <v>2945</v>
+        <v>3176</v>
       </c>
       <c r="G282" s="2">
-        <v>2861</v>
+        <v>3086</v>
       </c>
       <c r="H282" s="2">
-        <v>2833</v>
+        <v>3055</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>33</v>
+        <v>533</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="E283" s="2">
-        <v>23111</v>
+        <v>2945</v>
       </c>
       <c r="F283" s="2">
-        <v>23111</v>
+        <v>2945</v>
       </c>
       <c r="G283" s="2">
-        <v>22450</v>
+        <v>2861</v>
       </c>
       <c r="H283" s="2">
-        <v>22230</v>
+        <v>2833</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>33</v>
+        <v>566</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="E284" s="2">
-        <v>35543</v>
+        <v>94051</v>
       </c>
       <c r="F284" s="2">
-        <v>35543</v>
+        <v>94051</v>
       </c>
       <c r="G284" s="2">
-        <v>34527</v>
+        <v>91363</v>
       </c>
       <c r="H284" s="2">
-        <v>34189</v>
+        <v>90468</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>33</v>
+        <v>566</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="E285" s="2">
-        <v>41711</v>
+        <v>9394</v>
       </c>
       <c r="F285" s="2">
-        <v>41711</v>
+        <v>9394</v>
       </c>
       <c r="G285" s="2">
-        <v>40520</v>
+        <v>9126</v>
       </c>
       <c r="H285" s="2">
-        <v>40122</v>
+        <v>9036</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>33</v>
+        <v>566</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="E286" s="2">
-        <v>60569</v>
+        <v>141092</v>
       </c>
       <c r="F286" s="2">
-        <v>60569</v>
+        <v>141092</v>
       </c>
       <c r="G286" s="2">
-        <v>58839</v>
+        <v>137060</v>
       </c>
       <c r="H286" s="2">
-        <v>58262</v>
+        <v>135717</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>33</v>
+        <v>566</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="E287" s="2">
-        <v>92258</v>
+        <v>18812</v>
       </c>
       <c r="F287" s="2">
-        <v>92258</v>
+        <v>18812</v>
       </c>
       <c r="G287" s="2">
-        <v>89622</v>
+        <v>18274</v>
       </c>
       <c r="H287" s="2">
-        <v>88744</v>
+        <v>18095</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>33</v>
+        <v>566</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E288" s="2">
-        <v>91583</v>
+        <v>47031</v>
       </c>
       <c r="F288" s="2">
-        <v>91583</v>
+        <v>47031</v>
       </c>
       <c r="G288" s="2">
-        <v>88966</v>
+        <v>45687</v>
       </c>
       <c r="H288" s="2">
-        <v>88094</v>
+        <v>45239</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>33</v>
+        <v>566</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="E289" s="2">
-        <v>118787</v>
+        <v>4698</v>
       </c>
       <c r="F289" s="2">
-        <v>118787</v>
+        <v>4698</v>
       </c>
       <c r="G289" s="2">
-        <v>115393</v>
+        <v>4563</v>
       </c>
       <c r="H289" s="2">
-        <v>114261</v>
+        <v>4519</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="D290" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="C290" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E290" s="2">
-        <v>9137</v>
+        <v>47513</v>
       </c>
       <c r="F290" s="2">
-        <v>9137</v>
+        <v>47513</v>
       </c>
       <c r="G290" s="2">
-        <v>8876</v>
+        <v>46155</v>
       </c>
       <c r="H290" s="2">
-        <v>8789</v>
+        <v>45703</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="D291" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="C291" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E291" s="2">
-        <v>12051</v>
+        <v>9503</v>
       </c>
       <c r="F291" s="2">
-        <v>12051</v>
+        <v>9503</v>
       </c>
       <c r="G291" s="2">
-        <v>11707</v>
+        <v>9231</v>
       </c>
       <c r="H291" s="2">
-        <v>11592</v>
+        <v>9141</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="D292" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="C292" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E292" s="2">
-        <v>15029</v>
+        <v>97204</v>
       </c>
       <c r="F292" s="2">
-        <v>15029</v>
+        <v>97204</v>
       </c>
       <c r="G292" s="2">
-        <v>14599</v>
+        <v>94427</v>
       </c>
       <c r="H292" s="2">
-        <v>14456</v>
+        <v>93501</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="D293" s="1" t="s">
         <v>586</v>
       </c>
-      <c r="C293" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E293" s="2">
-        <v>24893</v>
+        <v>19005</v>
       </c>
       <c r="F293" s="2">
-        <v>24893</v>
+        <v>19005</v>
       </c>
       <c r="G293" s="2">
-        <v>24182</v>
+        <v>18462</v>
       </c>
       <c r="H293" s="2">
-        <v>23945</v>
+        <v>18281</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C294" s="1" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E294" s="2">
-        <v>49080</v>
+        <v>11529</v>
       </c>
       <c r="F294" s="2">
-        <v>49080</v>
+        <v>11529</v>
       </c>
       <c r="G294" s="2">
-        <v>47678</v>
+        <v>11200</v>
       </c>
       <c r="H294" s="2">
-        <v>47210</v>
+        <v>11090</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>151</v>
+        <v>588</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>591</v>
       </c>
       <c r="E295" s="2">
-        <v>68250</v>
+        <v>115290</v>
       </c>
       <c r="F295" s="2">
-        <v>68250</v>
+        <v>115290</v>
       </c>
       <c r="G295" s="2">
-        <v>66300</v>
+        <v>111996</v>
       </c>
       <c r="H295" s="2">
-        <v>65650</v>
+        <v>110898</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>21</v>
+        <v>588</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E296" s="2">
-        <v>11608</v>
+        <v>23100</v>
       </c>
       <c r="F296" s="2">
-        <v>11608</v>
+        <v>23100</v>
       </c>
       <c r="G296" s="2">
-        <v>11276</v>
+        <v>22440</v>
       </c>
       <c r="H296" s="2">
-        <v>11166</v>
+        <v>22220</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>594</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>21</v>
+        <v>588</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E297" s="2">
-        <v>47906</v>
+        <v>231000</v>
       </c>
       <c r="F297" s="2">
-        <v>47906</v>
+        <v>231000</v>
       </c>
       <c r="G297" s="2">
-        <v>46538</v>
+        <v>224400</v>
       </c>
       <c r="H297" s="2">
-        <v>46081</v>
+        <v>222200</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>21</v>
+        <v>588</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E298" s="2">
-        <v>96773</v>
+        <v>57225</v>
       </c>
       <c r="F298" s="2">
-        <v>96773</v>
+        <v>57225</v>
       </c>
       <c r="G298" s="2">
-        <v>94008</v>
+        <v>55590</v>
       </c>
       <c r="H298" s="2">
-        <v>93087</v>
+        <v>55045</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E299" s="2">
-        <v>103703</v>
+        <v>1456901</v>
       </c>
       <c r="F299" s="2">
-        <v>103703</v>
+        <v>1456901</v>
       </c>
       <c r="G299" s="2">
-        <v>100740</v>
+        <v>1415276</v>
       </c>
       <c r="H299" s="2">
-        <v>99753</v>
+        <v>1401400</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>602</v>
       </c>
       <c r="E300" s="2">
-        <v>11205</v>
+        <v>298853</v>
       </c>
       <c r="F300" s="2">
-        <v>11205</v>
+        <v>298853</v>
       </c>
       <c r="G300" s="2">
-        <v>10884</v>
+        <v>290314</v>
       </c>
       <c r="H300" s="2">
-        <v>10778</v>
+        <v>287468</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>603</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>604</v>
       </c>
       <c r="E301" s="2">
-        <v>155555</v>
+        <v>582776</v>
       </c>
       <c r="F301" s="2">
-        <v>155555</v>
+        <v>582776</v>
       </c>
       <c r="G301" s="2">
-        <v>151111</v>
+        <v>566126</v>
       </c>
       <c r="H301" s="2">
-        <v>149629</v>
+        <v>560575</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>605</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>606</v>
       </c>
       <c r="E302" s="2">
-        <v>21146</v>
+        <v>411888</v>
       </c>
       <c r="F302" s="2">
-        <v>21146</v>
+        <v>411888</v>
       </c>
       <c r="G302" s="2">
-        <v>20542</v>
+        <v>400119</v>
       </c>
       <c r="H302" s="2">
-        <v>20340</v>
+        <v>396197</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E303" s="2">
-        <v>51852</v>
+        <v>971276</v>
       </c>
       <c r="F303" s="2">
-        <v>51852</v>
+        <v>971276</v>
       </c>
       <c r="G303" s="2">
-        <v>50371</v>
+        <v>943526</v>
       </c>
       <c r="H303" s="2">
-        <v>49877</v>
+        <v>934275</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>609</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>610</v>
       </c>
       <c r="E304" s="2">
-        <v>5316</v>
+        <v>226237</v>
       </c>
       <c r="F304" s="2">
-        <v>5316</v>
+        <v>226237</v>
       </c>
       <c r="G304" s="2">
-        <v>5164</v>
+        <v>219773</v>
       </c>
       <c r="H304" s="2">
-        <v>5114</v>
+        <v>217619</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>613</v>
       </c>
       <c r="E305" s="2">
-        <v>47513</v>
+        <v>12289</v>
       </c>
       <c r="F305" s="2">
-        <v>47513</v>
+        <v>12289</v>
       </c>
       <c r="G305" s="2">
-        <v>46155</v>
+        <v>11938</v>
       </c>
       <c r="H305" s="2">
-        <v>45703</v>
+        <v>11821</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>614</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>615</v>
       </c>
       <c r="E306" s="2">
-        <v>9503</v>
+        <v>123401</v>
       </c>
       <c r="F306" s="2">
-        <v>9503</v>
+        <v>123401</v>
       </c>
       <c r="G306" s="2">
-        <v>9231</v>
+        <v>119876</v>
       </c>
       <c r="H306" s="2">
-        <v>9141</v>
+        <v>118700</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>616</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>617</v>
       </c>
       <c r="E307" s="2">
-        <v>96863</v>
+        <v>254993</v>
       </c>
       <c r="F307" s="2">
-        <v>96863</v>
+        <v>254993</v>
       </c>
       <c r="G307" s="2">
-        <v>94095</v>
+        <v>247707</v>
       </c>
       <c r="H307" s="2">
-        <v>93173</v>
+        <v>245279</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>618</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>619</v>
       </c>
       <c r="E308" s="2">
-        <v>19005</v>
+        <v>407768</v>
       </c>
       <c r="F308" s="2">
-        <v>19005</v>
+        <v>407768</v>
       </c>
       <c r="G308" s="2">
-        <v>18462</v>
+        <v>396117</v>
       </c>
       <c r="H308" s="2">
-        <v>18281</v>
+        <v>392234</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>620</v>
       </c>
       <c r="C309" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D309" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="D309" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E309" s="2">
-        <v>11529</v>
+        <v>45623</v>
       </c>
       <c r="F309" s="2">
-        <v>11529</v>
+        <v>45623</v>
       </c>
       <c r="G309" s="2">
-        <v>11200</v>
+        <v>44319</v>
       </c>
       <c r="H309" s="2">
-        <v>11090</v>
+        <v>43885</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D310" s="1" t="s">
         <v>623</v>
       </c>
-      <c r="C310" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E310" s="2">
-        <v>115290</v>
+        <v>6274</v>
       </c>
       <c r="F310" s="2">
-        <v>115290</v>
+        <v>6274</v>
       </c>
       <c r="G310" s="2">
-        <v>111996</v>
+        <v>6095</v>
       </c>
       <c r="H310" s="2">
-        <v>110898</v>
+        <v>6035</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D311" s="1" t="s">
         <v>625</v>
       </c>
-      <c r="C311" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E311" s="2">
-        <v>23100</v>
+        <v>60840</v>
       </c>
       <c r="F311" s="2">
-        <v>23100</v>
+        <v>60840</v>
       </c>
       <c r="G311" s="2">
-        <v>22440</v>
+        <v>59102</v>
       </c>
       <c r="H311" s="2">
-        <v>22220</v>
+        <v>58522</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D312" s="1" t="s">
         <v>627</v>
       </c>
-      <c r="C312" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E312" s="2">
-        <v>231000</v>
+        <v>612313</v>
       </c>
       <c r="F312" s="2">
-        <v>231000</v>
+        <v>612313</v>
       </c>
       <c r="G312" s="2">
-        <v>224400</v>
+        <v>594818</v>
       </c>
       <c r="H312" s="2">
-        <v>222200</v>
+        <v>588987</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D313" s="1" t="s">
         <v>629</v>
       </c>
-      <c r="C313" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E313" s="2">
-        <v>57225</v>
+        <v>8321</v>
       </c>
       <c r="F313" s="2">
-        <v>57225</v>
+        <v>8321</v>
       </c>
       <c r="G313" s="2">
-        <v>55590</v>
+        <v>8084</v>
       </c>
       <c r="H313" s="2">
-        <v>55045</v>
+        <v>8004</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D314" s="1" t="s">
         <v>631</v>
       </c>
-      <c r="C314" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E314" s="2">
-        <v>1471358</v>
+        <v>91897</v>
       </c>
       <c r="F314" s="2">
-        <v>1471358</v>
+        <v>91897</v>
       </c>
       <c r="G314" s="2">
-        <v>1429319</v>
+        <v>89271</v>
       </c>
       <c r="H314" s="2">
-        <v>1415306</v>
+        <v>88396</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>632</v>
+        <v>599</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="E315" s="2">
-        <v>298853</v>
+        <v>97151</v>
       </c>
       <c r="F315" s="2">
-        <v>298853</v>
+        <v>97151</v>
       </c>
       <c r="G315" s="2">
-        <v>290314</v>
+        <v>94376</v>
       </c>
       <c r="H315" s="2">
-        <v>287468</v>
+        <v>93450</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>632</v>
+        <v>599</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="E316" s="2">
-        <v>583893</v>
+        <v>194590</v>
       </c>
       <c r="F316" s="2">
-        <v>583893</v>
+        <v>194590</v>
       </c>
       <c r="G316" s="2">
-        <v>567211</v>
+        <v>189030</v>
       </c>
       <c r="H316" s="2">
-        <v>561650</v>
+        <v>187177</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>632</v>
+        <v>120</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="E317" s="2">
-        <v>411888</v>
+        <v>11814</v>
       </c>
       <c r="F317" s="2">
-        <v>411888</v>
+        <v>11814</v>
       </c>
       <c r="G317" s="2">
-        <v>400119</v>
+        <v>11476</v>
       </c>
       <c r="H317" s="2">
-        <v>396197</v>
+        <v>11364</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>632</v>
+        <v>120</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="E318" s="2">
-        <v>980914</v>
+        <v>9886</v>
       </c>
       <c r="F318" s="2">
-        <v>980914</v>
+        <v>9886</v>
       </c>
       <c r="G318" s="2">
-        <v>952888</v>
+        <v>9603</v>
       </c>
       <c r="H318" s="2">
-        <v>943546</v>
+        <v>9509</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>632</v>
+        <v>120</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="E319" s="2">
-        <v>226237</v>
+        <v>4384</v>
       </c>
       <c r="F319" s="2">
-        <v>226237</v>
+        <v>4384</v>
       </c>
       <c r="G319" s="2">
-        <v>219773</v>
+        <v>4259</v>
       </c>
       <c r="H319" s="2">
-        <v>217619</v>
+        <v>4217</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>645</v>
+        <v>120</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E320" s="2">
-        <v>12289</v>
+        <v>6116</v>
       </c>
       <c r="F320" s="2">
-        <v>12289</v>
+        <v>6116</v>
       </c>
       <c r="G320" s="2">
-        <v>11938</v>
+        <v>5942</v>
       </c>
       <c r="H320" s="2">
-        <v>11821</v>
+        <v>5883</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="E321" s="2">
-        <v>123401</v>
+        <v>141225</v>
       </c>
       <c r="F321" s="2">
-        <v>123401</v>
+        <v>141225</v>
       </c>
       <c r="G321" s="2">
-        <v>119876</v>
+        <v>137190</v>
       </c>
       <c r="H321" s="2">
-        <v>118700</v>
+        <v>135845</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="E322" s="2">
-        <v>254993</v>
+        <v>158550</v>
       </c>
       <c r="F322" s="2">
-        <v>254993</v>
+        <v>158550</v>
       </c>
       <c r="G322" s="2">
-        <v>247707</v>
+        <v>154020</v>
       </c>
       <c r="H322" s="2">
-        <v>245279</v>
+        <v>152510</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="E323" s="2">
-        <v>407768</v>
+        <v>205133</v>
       </c>
       <c r="F323" s="2">
-        <v>407768</v>
+        <v>205133</v>
       </c>
       <c r="G323" s="2">
-        <v>396117</v>
+        <v>199272</v>
       </c>
       <c r="H323" s="2">
-        <v>392234</v>
+        <v>197319</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E324" s="2">
-        <v>6274</v>
+        <v>264075</v>
       </c>
       <c r="F324" s="2">
-        <v>6274</v>
+        <v>264075</v>
       </c>
       <c r="G324" s="2">
-        <v>6095</v>
+        <v>256530</v>
       </c>
       <c r="H324" s="2">
-        <v>6035</v>
+        <v>254015</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="E325" s="2">
-        <v>60840</v>
+        <v>336236</v>
       </c>
       <c r="F325" s="2">
-        <v>60840</v>
+        <v>336236</v>
       </c>
       <c r="G325" s="2">
-        <v>59102</v>
+        <v>326630</v>
       </c>
       <c r="H325" s="2">
-        <v>58522</v>
+        <v>323427</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="E326" s="2">
-        <v>612313</v>
+        <v>42630</v>
       </c>
       <c r="F326" s="2">
-        <v>612313</v>
+        <v>42630</v>
       </c>
       <c r="G326" s="2">
-        <v>594818</v>
+        <v>41412</v>
       </c>
       <c r="H326" s="2">
-        <v>588987</v>
+        <v>41006</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="E327" s="2">
-        <v>8321</v>
+        <v>69930</v>
       </c>
       <c r="F327" s="2">
-        <v>8321</v>
+        <v>69930</v>
       </c>
       <c r="G327" s="2">
-        <v>8084</v>
+        <v>67932</v>
       </c>
       <c r="H327" s="2">
-        <v>8004</v>
+        <v>67266</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
-      <c r="B328" s="1" t="s">
-        <v>661</v>
+      <c r="B328" s="1">
+        <v>1.72</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>645</v>
+        <v>659</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="E328" s="2">
-        <v>91897</v>
+        <v>168000</v>
       </c>
       <c r="F328" s="2">
-        <v>91897</v>
+        <v>168000</v>
       </c>
       <c r="G328" s="2">
-        <v>89271</v>
+        <v>163200</v>
       </c>
       <c r="H328" s="2">
-        <v>88396</v>
+        <v>161600</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
-      <c r="B329" s="1" t="s">
-        <v>663</v>
+      <c r="B329" s="1">
+        <v>26.95</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>632</v>
+        <v>659</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="E329" s="2">
-        <v>98115</v>
+        <v>445725</v>
       </c>
       <c r="F329" s="2">
-        <v>98115</v>
+        <v>445725</v>
       </c>
       <c r="G329" s="2">
-        <v>95312</v>
+        <v>432990</v>
       </c>
       <c r="H329" s="2">
-        <v>94377</v>
+        <v>428745</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
-      <c r="B330" s="1" t="s">
-        <v>665</v>
+      <c r="B330" s="1">
+        <v>3.5</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>632</v>
+        <v>659</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="E330" s="2">
-        <v>196204</v>
+        <v>315000</v>
       </c>
       <c r="F330" s="2">
-        <v>196204</v>
+        <v>315000</v>
       </c>
       <c r="G330" s="2">
-        <v>190598</v>
+        <v>306000</v>
       </c>
       <c r="H330" s="2">
-        <v>188730</v>
+        <v>303000</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="E331" s="2">
-        <v>176663</v>
+        <v>13056</v>
       </c>
       <c r="F331" s="2">
-        <v>176663</v>
+        <v>13056</v>
       </c>
       <c r="G331" s="2">
-        <v>171615</v>
+        <v>12683</v>
       </c>
       <c r="H331" s="2">
-        <v>169933</v>
+        <v>12558</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="E332" s="2">
-        <v>321011</v>
+        <v>63306</v>
       </c>
       <c r="F332" s="2">
-        <v>321011</v>
+        <v>63306</v>
       </c>
       <c r="G332" s="2">
-        <v>311840</v>
+        <v>61497</v>
       </c>
       <c r="H332" s="2">
-        <v>308782</v>
+        <v>60894</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>673</v>
+        <v>664</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="E333" s="2">
-        <v>45596</v>
+        <v>128746</v>
       </c>
       <c r="F333" s="2">
-        <v>45596</v>
+        <v>128746</v>
       </c>
       <c r="G333" s="2">
-        <v>44294</v>
+        <v>125067</v>
       </c>
       <c r="H333" s="2">
-        <v>43859</v>
+        <v>123841</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>673</v>
+        <v>533</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="E334" s="2">
-        <v>48221</v>
+        <v>44378</v>
       </c>
       <c r="F334" s="2">
-        <v>48221</v>
+        <v>44378</v>
       </c>
       <c r="G334" s="2">
-        <v>46844</v>
+        <v>43110</v>
       </c>
       <c r="H334" s="2">
-        <v>46384</v>
+        <v>42688</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="C335" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="D335" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="D335" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E335" s="2">
-        <v>276623</v>
+        <v>17735</v>
       </c>
       <c r="F335" s="2">
-        <v>276623</v>
+        <v>17735</v>
       </c>
       <c r="G335" s="2">
-        <v>268719</v>
+        <v>17228</v>
       </c>
       <c r="H335" s="2">
-        <v>266085</v>
+        <v>17059</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>680</v>
+        <v>533</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="E336" s="2">
-        <v>141225</v>
+        <v>15593</v>
       </c>
       <c r="F336" s="2">
-        <v>141225</v>
+        <v>15593</v>
       </c>
       <c r="G336" s="2">
-        <v>137190</v>
+        <v>15147</v>
       </c>
       <c r="H336" s="2">
-        <v>135845</v>
+        <v>14999</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>680</v>
+        <v>533</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="E337" s="2">
-        <v>158550</v>
+        <v>16601</v>
       </c>
       <c r="F337" s="2">
-        <v>158550</v>
+        <v>16601</v>
       </c>
       <c r="G337" s="2">
-        <v>154020</v>
+        <v>16126</v>
       </c>
       <c r="H337" s="2">
-        <v>152510</v>
+        <v>15968</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>680</v>
+        <v>215</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="E338" s="2">
-        <v>205133</v>
+        <v>26308</v>
       </c>
       <c r="F338" s="2">
-        <v>205133</v>
+        <v>26308</v>
       </c>
       <c r="G338" s="2">
-        <v>199272</v>
+        <v>25556</v>
       </c>
       <c r="H338" s="2">
-        <v>197319</v>
+        <v>25306</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>680</v>
+        <v>215</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="E339" s="2">
-        <v>264075</v>
+        <v>50348</v>
       </c>
       <c r="F339" s="2">
-        <v>264075</v>
+        <v>50348</v>
       </c>
       <c r="G339" s="2">
-        <v>256530</v>
+        <v>48909</v>
       </c>
       <c r="H339" s="2">
-        <v>254015</v>
+        <v>48430</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>680</v>
+        <v>215</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="E340" s="2">
-        <v>476801</v>
+        <v>51812</v>
       </c>
       <c r="F340" s="2">
-        <v>476801</v>
+        <v>51812</v>
       </c>
       <c r="G340" s="2">
-        <v>463178</v>
+        <v>50332</v>
       </c>
       <c r="H340" s="2">
-        <v>458637</v>
+        <v>49838</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>690</v>
+        <v>684</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>680</v>
+        <v>215</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="E341" s="2">
-        <v>42630</v>
+        <v>15026</v>
       </c>
       <c r="F341" s="2">
-        <v>42630</v>
+        <v>15026</v>
       </c>
       <c r="G341" s="2">
-        <v>41412</v>
+        <v>14596</v>
       </c>
       <c r="H341" s="2">
-        <v>41006</v>
+        <v>14453</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>680</v>
+        <v>215</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>693</v>
+        <v>687</v>
       </c>
       <c r="E342" s="2">
-        <v>69930</v>
+        <v>55629</v>
       </c>
       <c r="F342" s="2">
-        <v>69930</v>
+        <v>55629</v>
       </c>
       <c r="G342" s="2">
-        <v>67932</v>
+        <v>54040</v>
       </c>
       <c r="H342" s="2">
-        <v>67266</v>
+        <v>53510</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
-      <c r="B343" s="1">
-        <v>1.72</v>
+      <c r="B343" s="1" t="s">
+        <v>688</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>694</v>
+        <v>215</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="E343" s="2">
-        <v>168000</v>
+        <v>57435</v>
       </c>
       <c r="F343" s="2">
-        <v>168000</v>
+        <v>57435</v>
       </c>
       <c r="G343" s="2">
-        <v>163200</v>
+        <v>55794</v>
       </c>
       <c r="H343" s="2">
-        <v>161600</v>
+        <v>55247</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
-      <c r="B344" s="1">
-        <v>26.95</v>
+      <c r="B344" s="1" t="s">
+        <v>690</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>694</v>
+        <v>215</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="E344" s="2">
-        <v>445725</v>
+        <v>57425</v>
       </c>
       <c r="F344" s="2">
-        <v>445725</v>
+        <v>57425</v>
       </c>
       <c r="G344" s="2">
-        <v>432990</v>
+        <v>55784</v>
       </c>
       <c r="H344" s="2">
-        <v>428745</v>
+        <v>55237</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
-      <c r="B345" s="1">
-        <v>3.5</v>
+      <c r="B345" s="1" t="s">
+        <v>692</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>694</v>
+        <v>215</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="E345" s="2">
-        <v>315000</v>
+        <v>97073</v>
       </c>
       <c r="F345" s="2">
-        <v>315000</v>
+        <v>97073</v>
       </c>
       <c r="G345" s="2">
-        <v>306000</v>
+        <v>94299</v>
       </c>
       <c r="H345" s="2">
-        <v>303000</v>
+        <v>93375</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>699</v>
+        <v>215</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="E346" s="2">
-        <v>13056</v>
+        <v>110224</v>
       </c>
       <c r="F346" s="2">
-        <v>13056</v>
+        <v>110224</v>
       </c>
       <c r="G346" s="2">
-        <v>12683</v>
+        <v>107075</v>
       </c>
       <c r="H346" s="2">
-        <v>12558</v>
+        <v>106025</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>699</v>
+        <v>26</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="E347" s="2">
-        <v>66343</v>
+        <v>137576</v>
       </c>
       <c r="F347" s="2">
-        <v>66343</v>
+        <v>137576</v>
       </c>
       <c r="G347" s="2">
-        <v>64448</v>
+        <v>133646</v>
       </c>
       <c r="H347" s="2">
-        <v>63816</v>
+        <v>132335</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="C348" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D348" s="1" t="s">
         <v>699</v>
       </c>
-      <c r="D348" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E348" s="2">
-        <v>134952</v>
+        <v>94001</v>
       </c>
       <c r="F348" s="2">
-        <v>134952</v>
+        <v>94001</v>
       </c>
       <c r="G348" s="2">
-        <v>131097</v>
+        <v>91316</v>
       </c>
       <c r="H348" s="2">
-        <v>129811</v>
+        <v>90420</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>538</v>
+        <v>26</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E349" s="2">
-        <v>44441</v>
+        <v>92453</v>
       </c>
       <c r="F349" s="2">
-        <v>44441</v>
+        <v>92453</v>
       </c>
       <c r="G349" s="2">
-        <v>43172</v>
+        <v>89811</v>
       </c>
       <c r="H349" s="2">
-        <v>42748</v>
+        <v>88931</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>538</v>
+        <v>26</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="E350" s="2">
-        <v>17735</v>
+        <v>103133</v>
       </c>
       <c r="F350" s="2">
-        <v>17735</v>
+        <v>103133</v>
       </c>
       <c r="G350" s="2">
-        <v>17228</v>
+        <v>100186</v>
       </c>
       <c r="H350" s="2">
-        <v>17059</v>
+        <v>99204</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>538</v>
+        <v>26</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="E351" s="2">
-        <v>15803</v>
+        <v>77443</v>
       </c>
       <c r="F351" s="2">
-        <v>15803</v>
+        <v>77443</v>
       </c>
       <c r="G351" s="2">
-        <v>15351</v>
+        <v>75230</v>
       </c>
       <c r="H351" s="2">
-        <v>15201</v>
+        <v>74493</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>538</v>
+        <v>26</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="E352" s="2">
-        <v>21011</v>
+        <v>86753</v>
       </c>
       <c r="F352" s="2">
-        <v>21011</v>
+        <v>86753</v>
       </c>
       <c r="G352" s="2">
-        <v>20410</v>
+        <v>84274</v>
       </c>
       <c r="H352" s="2">
-        <v>20210</v>
+        <v>83448</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>538</v>
+        <v>26</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="E353" s="2">
-        <v>15669</v>
+        <v>94810</v>
       </c>
       <c r="F353" s="2">
-        <v>15669</v>
+        <v>94810</v>
       </c>
       <c r="G353" s="2">
-        <v>15221</v>
+        <v>92101</v>
       </c>
       <c r="H353" s="2">
-        <v>15072</v>
+        <v>91198</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>538</v>
+        <v>26</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="E354" s="2">
-        <v>15761</v>
+        <v>68171</v>
       </c>
       <c r="F354" s="2">
-        <v>15761</v>
+        <v>68171</v>
       </c>
       <c r="G354" s="2">
-        <v>15310</v>
+        <v>66224</v>
       </c>
       <c r="H354" s="2">
-        <v>15160</v>
+        <v>65574</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>209</v>
+        <v>664</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="E355" s="2">
-        <v>26308</v>
+        <v>257690</v>
       </c>
       <c r="F355" s="2">
-        <v>26308</v>
+        <v>257690</v>
       </c>
       <c r="G355" s="2">
-        <v>25556</v>
+        <v>250327</v>
       </c>
       <c r="H355" s="2">
-        <v>25306</v>
+        <v>247873</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>719</v>
+        <v>714</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>209</v>
+        <v>664</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="E356" s="2">
-        <v>50348</v>
+        <v>386139</v>
       </c>
       <c r="F356" s="2">
-        <v>50348</v>
+        <v>386139</v>
       </c>
       <c r="G356" s="2">
-        <v>48909</v>
+        <v>375106</v>
       </c>
       <c r="H356" s="2">
-        <v>48430</v>
+        <v>371429</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>209</v>
+        <v>717</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="E357" s="2">
-        <v>51812</v>
+        <v>80850</v>
       </c>
       <c r="F357" s="2">
-        <v>51812</v>
+        <v>80850</v>
       </c>
       <c r="G357" s="2">
-        <v>50332</v>
+        <v>78540</v>
       </c>
       <c r="H357" s="2">
-        <v>49838</v>
+        <v>77770</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>209</v>
+        <v>717</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="E358" s="2">
-        <v>13634</v>
+        <v>168446</v>
       </c>
       <c r="F358" s="2">
-        <v>13634</v>
+        <v>168446</v>
       </c>
       <c r="G358" s="2">
-        <v>13245</v>
+        <v>163634</v>
       </c>
       <c r="H358" s="2">
-        <v>13115</v>
+        <v>162029</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>209</v>
+        <v>722</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="E359" s="2">
-        <v>38089</v>
+        <v>167723</v>
       </c>
       <c r="F359" s="2">
-        <v>38089</v>
+        <v>167723</v>
       </c>
       <c r="G359" s="2">
-        <v>37001</v>
+        <v>162931</v>
       </c>
       <c r="H359" s="2">
-        <v>36638</v>
+        <v>161333</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>209</v>
+        <v>722</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="E360" s="2">
-        <v>46675</v>
+        <v>349999</v>
       </c>
       <c r="F360" s="2">
-        <v>46675</v>
+        <v>349999</v>
       </c>
       <c r="G360" s="2">
-        <v>45341</v>
+        <v>339999</v>
       </c>
       <c r="H360" s="2">
-        <v>44897</v>
+        <v>336665</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>209</v>
+        <v>727</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="E361" s="2">
-        <v>56275</v>
+        <v>9937</v>
       </c>
       <c r="F361" s="2">
-        <v>56275</v>
+        <v>9937</v>
       </c>
       <c r="G361" s="2">
-        <v>54667</v>
+        <v>9653</v>
       </c>
       <c r="H361" s="2">
-        <v>54131</v>
+        <v>9559</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>209</v>
+        <v>727</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E362" s="2">
-        <v>56247</v>
+        <v>99347</v>
       </c>
       <c r="F362" s="2">
-        <v>56247</v>
+        <v>99347</v>
       </c>
       <c r="G362" s="2">
-        <v>54640</v>
+        <v>96508</v>
       </c>
       <c r="H362" s="2">
-        <v>54105</v>
+        <v>95562</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>209</v>
+        <v>727</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="E363" s="2">
-        <v>95226</v>
+        <v>19874</v>
       </c>
       <c r="F363" s="2">
-        <v>95226</v>
+        <v>19874</v>
       </c>
       <c r="G363" s="2">
-        <v>92505</v>
+        <v>19307</v>
       </c>
       <c r="H363" s="2">
-        <v>91598</v>
+        <v>19117</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>209</v>
+        <v>727</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="E364" s="2">
-        <v>110434</v>
+        <v>198666</v>
       </c>
       <c r="F364" s="2">
-        <v>110434</v>
+        <v>198666</v>
       </c>
       <c r="G364" s="2">
-        <v>107279</v>
+        <v>192990</v>
       </c>
       <c r="H364" s="2">
-        <v>106227</v>
+        <v>191098</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>21</v>
+        <v>727</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E365" s="2">
-        <v>136526</v>
+        <v>49686</v>
       </c>
       <c r="F365" s="2">
-        <v>136526</v>
+        <v>49686</v>
       </c>
       <c r="G365" s="2">
-        <v>132626</v>
+        <v>48266</v>
       </c>
       <c r="H365" s="2">
-        <v>131325</v>
+        <v>47793</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="E366" s="2">
-        <v>94001</v>
+        <v>51581</v>
       </c>
       <c r="F366" s="2">
-        <v>94001</v>
+        <v>51581</v>
       </c>
       <c r="G366" s="2">
-        <v>91316</v>
+        <v>50108</v>
       </c>
       <c r="H366" s="2">
-        <v>90420</v>
+        <v>49616</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="E367" s="2">
-        <v>101918</v>
+        <v>19436</v>
       </c>
       <c r="F367" s="2">
-        <v>101918</v>
+        <v>19436</v>
       </c>
       <c r="G367" s="2">
-        <v>99006</v>
+        <v>18880</v>
       </c>
       <c r="H367" s="2">
-        <v>98036</v>
+        <v>18695</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E368" s="2">
-        <v>103133</v>
+        <v>25106</v>
       </c>
       <c r="F368" s="2">
-        <v>103133</v>
+        <v>25106</v>
       </c>
       <c r="G368" s="2">
-        <v>100186</v>
+        <v>24388</v>
       </c>
       <c r="H368" s="2">
-        <v>99204</v>
+        <v>24149</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="E369" s="2">
-        <v>77443</v>
+        <v>16820</v>
       </c>
       <c r="F369" s="2">
-        <v>77443</v>
+        <v>16820</v>
       </c>
       <c r="G369" s="2">
-        <v>75230</v>
+        <v>16339</v>
       </c>
       <c r="H369" s="2">
-        <v>74493</v>
+        <v>16179</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="E370" s="2">
-        <v>79102</v>
+        <v>1941</v>
       </c>
       <c r="F370" s="2">
-        <v>79102</v>
+        <v>1941</v>
       </c>
       <c r="G370" s="2">
-        <v>76842</v>
+        <v>1886</v>
       </c>
       <c r="H370" s="2">
-        <v>76088</v>
+        <v>1867</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="E371" s="2">
-        <v>94238</v>
+        <v>6946</v>
       </c>
       <c r="F371" s="2">
-        <v>94238</v>
+        <v>6946</v>
       </c>
       <c r="G371" s="2">
-        <v>91545</v>
+        <v>6747</v>
       </c>
       <c r="H371" s="2">
-        <v>90648</v>
+        <v>6681</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>21</v>
+        <v>339</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="E372" s="2">
-        <v>75465</v>
+        <v>16759</v>
       </c>
       <c r="F372" s="2">
-        <v>75465</v>
+        <v>16759</v>
       </c>
       <c r="G372" s="2">
-        <v>73308</v>
+        <v>16280</v>
       </c>
       <c r="H372" s="2">
-        <v>72590</v>
+        <v>16121</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>21</v>
+        <v>339</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E373" s="2">
-        <v>65825</v>
+        <v>33609</v>
       </c>
       <c r="F373" s="2">
-        <v>65825</v>
+        <v>33609</v>
       </c>
       <c r="G373" s="2">
-        <v>63944</v>
+        <v>32649</v>
       </c>
       <c r="H373" s="2">
-        <v>63317</v>
+        <v>32329</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>21</v>
+        <v>339</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="E374" s="2">
-        <v>60821</v>
+        <v>81538</v>
       </c>
       <c r="F374" s="2">
-        <v>60821</v>
+        <v>81538</v>
       </c>
       <c r="G374" s="2">
-        <v>59084</v>
+        <v>79208</v>
       </c>
       <c r="H374" s="2">
-        <v>58504</v>
+        <v>78432</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>21</v>
+        <v>339</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E375" s="2">
-        <v>46707</v>
+        <v>169273</v>
       </c>
       <c r="F375" s="2">
-        <v>46707</v>
+        <v>169273</v>
       </c>
       <c r="G375" s="2">
-        <v>45373</v>
+        <v>164436</v>
       </c>
       <c r="H375" s="2">
-        <v>44928</v>
+        <v>162824</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>151</v>
+        <v>339</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="E376" s="2">
-        <v>13582</v>
+        <v>409012</v>
       </c>
       <c r="F376" s="2">
-        <v>13582</v>
+        <v>409012</v>
       </c>
       <c r="G376" s="2">
-        <v>13194</v>
+        <v>397326</v>
       </c>
       <c r="H376" s="2">
-        <v>13064</v>
+        <v>393430</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>151</v>
+        <v>215</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="E377" s="2">
-        <v>29906</v>
+        <v>75206</v>
       </c>
       <c r="F377" s="2">
-        <v>29906</v>
+        <v>75206</v>
       </c>
       <c r="G377" s="2">
-        <v>29052</v>
+        <v>73058</v>
       </c>
       <c r="H377" s="2">
-        <v>28767</v>
+        <v>72341</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>151</v>
+        <v>215</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E378" s="2">
-        <v>20423</v>
+        <v>96782</v>
       </c>
       <c r="F378" s="2">
-        <v>20423</v>
+        <v>96782</v>
       </c>
       <c r="G378" s="2">
-        <v>19839</v>
+        <v>94016</v>
       </c>
       <c r="H378" s="2">
-        <v>19645</v>
+        <v>93095</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>151</v>
+        <v>215</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="E379" s="2">
-        <v>59530</v>
+        <v>38168</v>
       </c>
       <c r="F379" s="2">
-        <v>59530</v>
+        <v>38168</v>
       </c>
       <c r="G379" s="2">
-        <v>57829</v>
+        <v>37077</v>
       </c>
       <c r="H379" s="2">
-        <v>57262</v>
+        <v>36714</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>151</v>
+        <v>43</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="E380" s="2">
-        <v>68733</v>
+        <v>5198</v>
       </c>
       <c r="F380" s="2">
-        <v>68733</v>
+        <v>5198</v>
       </c>
       <c r="G380" s="2">
-        <v>66769</v>
+        <v>5049</v>
       </c>
       <c r="H380" s="2">
-        <v>66115</v>
+        <v>5000</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="E381" s="2">
-        <v>18491</v>
+        <v>7350</v>
       </c>
       <c r="F381" s="2">
-        <v>18491</v>
+        <v>7350</v>
       </c>
       <c r="G381" s="2">
-        <v>17962</v>
+        <v>7140</v>
       </c>
       <c r="H381" s="2">
-        <v>17786</v>
+        <v>7070</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>21</v>
+        <v>187</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="E382" s="2">
-        <v>23237</v>
+        <v>12795</v>
       </c>
       <c r="F382" s="2">
-        <v>23237</v>
+        <v>12795</v>
       </c>
       <c r="G382" s="2">
-        <v>22573</v>
+        <v>12430</v>
       </c>
       <c r="H382" s="2">
-        <v>22351</v>
+        <v>12308</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>21</v>
+        <v>187</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="E383" s="2">
-        <v>33915</v>
+        <v>11974</v>
       </c>
       <c r="F383" s="2">
-        <v>33915</v>
+        <v>11974</v>
       </c>
       <c r="G383" s="2">
-        <v>32946</v>
+        <v>11632</v>
       </c>
       <c r="H383" s="2">
-        <v>32623</v>
+        <v>11518</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>21</v>
+        <v>187</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="E384" s="2">
-        <v>46279</v>
+        <v>10371</v>
       </c>
       <c r="F384" s="2">
-        <v>46279</v>
+        <v>10371</v>
       </c>
       <c r="G384" s="2">
-        <v>44957</v>
+        <v>10075</v>
       </c>
       <c r="H384" s="2">
-        <v>44516</v>
+        <v>9976</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>21</v>
+        <v>187</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="E385" s="2">
-        <v>59351</v>
+        <v>9572</v>
       </c>
       <c r="F385" s="2">
-        <v>59351</v>
+        <v>9572</v>
       </c>
       <c r="G385" s="2">
-        <v>57656</v>
+        <v>9298</v>
       </c>
       <c r="H385" s="2">
-        <v>57090</v>
+        <v>9207</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>699</v>
+        <v>187</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="E386" s="2">
-        <v>270106</v>
+        <v>6065</v>
       </c>
       <c r="F386" s="2">
-        <v>270106</v>
+        <v>6065</v>
       </c>
       <c r="G386" s="2">
-        <v>262389</v>
+        <v>5892</v>
       </c>
       <c r="H386" s="2">
-        <v>259816</v>
+        <v>5834</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="D387" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="C387" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E387" s="2">
-        <v>404756</v>
+        <v>72744</v>
       </c>
       <c r="F387" s="2">
-        <v>404756</v>
+        <v>72744</v>
       </c>
       <c r="G387" s="2">
-        <v>393192</v>
+        <v>70666</v>
       </c>
       <c r="H387" s="2">
-        <v>389337</v>
+        <v>69973</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="D388" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="C388" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E388" s="2">
-        <v>80850</v>
+        <v>50253</v>
       </c>
       <c r="F388" s="2">
-        <v>80850</v>
+        <v>50253</v>
       </c>
       <c r="G388" s="2">
-        <v>78540</v>
+        <v>48817</v>
       </c>
       <c r="H388" s="2">
-        <v>77770</v>
+        <v>48339</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="E389" s="2">
-        <v>168446</v>
+        <v>35228</v>
       </c>
       <c r="F389" s="2">
-        <v>168446</v>
+        <v>35228</v>
       </c>
       <c r="G389" s="2">
-        <v>163634</v>
+        <v>34221</v>
       </c>
       <c r="H389" s="2">
-        <v>162029</v>
+        <v>33886</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>789</v>
+        <v>780</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="E390" s="2">
-        <v>167723</v>
+        <v>102874</v>
       </c>
       <c r="F390" s="2">
-        <v>167723</v>
+        <v>102874</v>
       </c>
       <c r="G390" s="2">
-        <v>162931</v>
+        <v>99935</v>
       </c>
       <c r="H390" s="2">
-        <v>161333</v>
+        <v>98955</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="C391" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="D391" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="D391" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E391" s="2">
-        <v>349999</v>
+        <v>143981</v>
       </c>
       <c r="F391" s="2">
-        <v>349999</v>
+        <v>143981</v>
       </c>
       <c r="G391" s="2">
-        <v>339999</v>
+        <v>139868</v>
       </c>
       <c r="H391" s="2">
-        <v>336665</v>
+        <v>138496</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>794</v>
+        <v>187</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="E392" s="2">
-        <v>9937</v>
+        <v>4001</v>
       </c>
       <c r="F392" s="2">
-        <v>9937</v>
+        <v>4001</v>
       </c>
       <c r="G392" s="2">
-        <v>9653</v>
+        <v>3886</v>
       </c>
       <c r="H392" s="2">
-        <v>9559</v>
+        <v>3848</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>794</v>
+        <v>187</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E393" s="2">
-        <v>99347</v>
+        <v>4800</v>
       </c>
       <c r="F393" s="2">
-        <v>99347</v>
+        <v>4800</v>
       </c>
       <c r="G393" s="2">
-        <v>96508</v>
+        <v>4662</v>
       </c>
       <c r="H393" s="2">
-        <v>95562</v>
+        <v>4617</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>794</v>
+        <v>187</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E394" s="2">
-        <v>19874</v>
+        <v>3201</v>
       </c>
       <c r="F394" s="2">
-        <v>19874</v>
+        <v>3201</v>
       </c>
       <c r="G394" s="2">
-        <v>19307</v>
+        <v>3110</v>
       </c>
       <c r="H394" s="2">
-        <v>19117</v>
+        <v>3079</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>794</v>
+        <v>187</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E395" s="2">
-        <v>198666</v>
+        <v>1603</v>
       </c>
       <c r="F395" s="2">
-        <v>198666</v>
+        <v>1603</v>
       </c>
       <c r="G395" s="2">
-        <v>192990</v>
+        <v>1558</v>
       </c>
       <c r="H395" s="2">
-        <v>191098</v>
+        <v>1542</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>794</v>
+        <v>120</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="E396" s="2">
-        <v>49686</v>
+        <v>543983</v>
       </c>
       <c r="F396" s="2">
-        <v>49686</v>
+        <v>543983</v>
       </c>
       <c r="G396" s="2">
-        <v>48266</v>
+        <v>528441</v>
       </c>
       <c r="H396" s="2">
-        <v>47793</v>
+        <v>523260</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>33</v>
+        <v>120</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="E397" s="2">
-        <v>51581</v>
+        <v>249331</v>
       </c>
       <c r="F397" s="2">
-        <v>51581</v>
+        <v>249331</v>
       </c>
       <c r="G397" s="2">
-        <v>50108</v>
+        <v>242207</v>
       </c>
       <c r="H397" s="2">
-        <v>49616</v>
+        <v>239833</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>33</v>
+        <v>120</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="E398" s="2">
-        <v>41255</v>
+        <v>122909</v>
       </c>
       <c r="F398" s="2">
-        <v>41255</v>
+        <v>122909</v>
       </c>
       <c r="G398" s="2">
-        <v>40076</v>
+        <v>119397</v>
       </c>
       <c r="H398" s="2">
-        <v>39683</v>
+        <v>118227</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>33</v>
+        <v>120</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="E399" s="2">
-        <v>19436</v>
+        <v>162983</v>
       </c>
       <c r="F399" s="2">
-        <v>19436</v>
+        <v>162983</v>
       </c>
       <c r="G399" s="2">
-        <v>18880</v>
+        <v>158326</v>
       </c>
       <c r="H399" s="2">
-        <v>18695</v>
+        <v>156774</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>33</v>
+        <v>120</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="E400" s="2">
-        <v>25106</v>
+        <v>118966</v>
       </c>
       <c r="F400" s="2">
-        <v>25106</v>
+        <v>118966</v>
       </c>
       <c r="G400" s="2">
-        <v>24388</v>
+        <v>115567</v>
       </c>
       <c r="H400" s="2">
-        <v>24149</v>
+        <v>114434</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>812</v>
+        <v>808</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>33</v>
+        <v>120</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="E401" s="2">
-        <v>16820</v>
+        <v>50911</v>
       </c>
       <c r="F401" s="2">
-        <v>16820</v>
+        <v>50911</v>
       </c>
       <c r="G401" s="2">
-        <v>16339</v>
+        <v>49457</v>
       </c>
       <c r="H401" s="2">
-        <v>16179</v>
+        <v>48972</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>33</v>
+        <v>120</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="E402" s="2">
-        <v>1659</v>
+        <v>70267</v>
       </c>
       <c r="F402" s="2">
-        <v>1659</v>
+        <v>70267</v>
       </c>
       <c r="G402" s="2">
-        <v>1612</v>
+        <v>68259</v>
       </c>
       <c r="H402" s="2">
-        <v>1596</v>
+        <v>67590</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>816</v>
+        <v>812</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>33</v>
+        <v>120</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>817</v>
+        <v>813</v>
       </c>
       <c r="E403" s="2">
-        <v>6946</v>
+        <v>20151</v>
       </c>
       <c r="F403" s="2">
-        <v>6946</v>
+        <v>20151</v>
       </c>
       <c r="G403" s="2">
-        <v>6747</v>
+        <v>19575</v>
       </c>
       <c r="H403" s="2">
-        <v>6681</v>
+        <v>19383</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>818</v>
+        <v>814</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>340</v>
+        <v>120</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="E404" s="2">
-        <v>16937</v>
+        <v>17777</v>
       </c>
       <c r="F404" s="2">
-        <v>16937</v>
+        <v>17777</v>
       </c>
       <c r="G404" s="2">
-        <v>16453</v>
+        <v>17269</v>
       </c>
       <c r="H404" s="2">
-        <v>16291</v>
+        <v>17099</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>820</v>
+        <v>816</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>340</v>
+        <v>780</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>821</v>
+        <v>817</v>
       </c>
       <c r="E405" s="2">
-        <v>33966</v>
+        <v>61766</v>
       </c>
       <c r="F405" s="2">
-        <v>33966</v>
+        <v>61766</v>
       </c>
       <c r="G405" s="2">
-        <v>32996</v>
+        <v>60002</v>
       </c>
       <c r="H405" s="2">
-        <v>32672</v>
+        <v>59413</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>340</v>
+        <v>780</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="E406" s="2">
-        <v>81538</v>
+        <v>80430</v>
       </c>
       <c r="F406" s="2">
-        <v>81538</v>
+        <v>80430</v>
       </c>
       <c r="G406" s="2">
-        <v>79208</v>
+        <v>78132</v>
       </c>
       <c r="H406" s="2">
-        <v>78432</v>
+        <v>77366</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>824</v>
+        <v>820</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>340</v>
+        <v>780</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="E407" s="2">
-        <v>171463</v>
+        <v>170940</v>
       </c>
       <c r="F407" s="2">
-        <v>171463</v>
+        <v>170940</v>
       </c>
       <c r="G407" s="2">
-        <v>166564</v>
+        <v>166056</v>
       </c>
       <c r="H407" s="2">
-        <v>164931</v>
+        <v>164428</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>340</v>
+        <v>780</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E408" s="2">
-        <v>420026</v>
+        <v>196429</v>
       </c>
       <c r="F408" s="2">
-        <v>420026</v>
+        <v>196429</v>
       </c>
       <c r="G408" s="2">
-        <v>408026</v>
+        <v>190817</v>
       </c>
       <c r="H408" s="2">
-        <v>404025</v>
+        <v>188946</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>209</v>
+        <v>780</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="E409" s="2">
-        <v>75303</v>
+        <v>33542</v>
       </c>
       <c r="F409" s="2">
-        <v>75303</v>
+        <v>33542</v>
       </c>
       <c r="G409" s="2">
-        <v>73151</v>
+        <v>32584</v>
       </c>
       <c r="H409" s="2">
-        <v>72434</v>
+        <v>32264</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>209</v>
+        <v>780</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="E410" s="2">
-        <v>96364</v>
+        <v>16449</v>
       </c>
       <c r="F410" s="2">
-        <v>96364</v>
+        <v>16449</v>
       </c>
       <c r="G410" s="2">
-        <v>93611</v>
+        <v>15979</v>
       </c>
       <c r="H410" s="2">
-        <v>92693</v>
+        <v>15823</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>209</v>
+        <v>780</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E411" s="2">
-        <v>38168</v>
+        <v>19698</v>
       </c>
       <c r="F411" s="2">
-        <v>38168</v>
+        <v>19698</v>
       </c>
       <c r="G411" s="2">
-        <v>37077</v>
+        <v>19135</v>
       </c>
       <c r="H411" s="2">
-        <v>36714</v>
+        <v>18948</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>209</v>
+        <v>780</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="E412" s="2">
-        <v>35765</v>
+        <v>23651</v>
       </c>
       <c r="F412" s="2">
-        <v>35765</v>
+        <v>23651</v>
       </c>
       <c r="G412" s="2">
-        <v>34743</v>
+        <v>22976</v>
       </c>
       <c r="H412" s="2">
-        <v>34403</v>
+        <v>22750</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>209</v>
+        <v>780</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="E413" s="2">
-        <v>51529</v>
+        <v>61688</v>
       </c>
       <c r="F413" s="2">
-        <v>51529</v>
+        <v>61688</v>
       </c>
       <c r="G413" s="2">
-        <v>50057</v>
+        <v>59925</v>
       </c>
       <c r="H413" s="2">
-        <v>49566</v>
+        <v>59338</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>209</v>
+        <v>780</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="E414" s="2">
-        <v>75534</v>
+        <v>92253</v>
       </c>
       <c r="F414" s="2">
-        <v>75534</v>
+        <v>92253</v>
       </c>
       <c r="G414" s="2">
-        <v>73376</v>
+        <v>89617</v>
       </c>
       <c r="H414" s="2">
-        <v>72656</v>
+        <v>88739</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>209</v>
+        <v>780</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="E415" s="2">
-        <v>98123</v>
+        <v>65756</v>
       </c>
       <c r="F415" s="2">
-        <v>98123</v>
+        <v>65756</v>
       </c>
       <c r="G415" s="2">
-        <v>95319</v>
+        <v>63878</v>
       </c>
       <c r="H415" s="2">
-        <v>94385</v>
+        <v>63251</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>243</v>
+        <v>780</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="E416" s="2">
-        <v>25433</v>
+        <v>45239</v>
       </c>
       <c r="F416" s="2">
-        <v>25433</v>
+        <v>45239</v>
       </c>
       <c r="G416" s="2">
-        <v>24706</v>
+        <v>43947</v>
       </c>
       <c r="H416" s="2">
-        <v>24464</v>
+        <v>43516</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>243</v>
+        <v>780</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="E417" s="2">
-        <v>50868</v>
+        <v>6165</v>
       </c>
       <c r="F417" s="2">
-        <v>50868</v>
+        <v>6165</v>
       </c>
       <c r="G417" s="2">
-        <v>49415</v>
+        <v>5988</v>
       </c>
       <c r="H417" s="2">
-        <v>48930</v>
+        <v>5930</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>243</v>
+        <v>780</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="E418" s="2">
-        <v>66701</v>
+        <v>11432</v>
       </c>
       <c r="F418" s="2">
-        <v>66701</v>
+        <v>11432</v>
       </c>
       <c r="G418" s="2">
-        <v>64796</v>
+        <v>11106</v>
       </c>
       <c r="H418" s="2">
-        <v>64160</v>
+        <v>10997</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>849</v>
+        <v>780</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="E419" s="2">
-        <v>48779</v>
+        <v>15777</v>
       </c>
       <c r="F419" s="2">
-        <v>48779</v>
+        <v>15777</v>
       </c>
       <c r="G419" s="2">
-        <v>47385</v>
+        <v>15327</v>
       </c>
       <c r="H419" s="2">
-        <v>46921</v>
+        <v>15176</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>849</v>
+        <v>780</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="E420" s="2">
-        <v>38746</v>
+        <v>26245</v>
       </c>
       <c r="F420" s="2">
-        <v>38746</v>
+        <v>26245</v>
       </c>
       <c r="G420" s="2">
-        <v>37639</v>
+        <v>25495</v>
       </c>
       <c r="H420" s="2">
-        <v>37270</v>
+        <v>25245</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="C421" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="D421" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="D421" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E421" s="2">
-        <v>100101</v>
+        <v>31516</v>
       </c>
       <c r="F421" s="2">
-        <v>100101</v>
+        <v>31516</v>
       </c>
       <c r="G421" s="2">
-        <v>97241</v>
+        <v>30615</v>
       </c>
       <c r="H421" s="2">
-        <v>96287</v>
+        <v>30315</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>849</v>
+        <v>780</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="E422" s="2">
-        <v>140305</v>
+        <v>42079</v>
       </c>
       <c r="F422" s="2">
-        <v>140305</v>
+        <v>42079</v>
       </c>
       <c r="G422" s="2">
-        <v>136296</v>
+        <v>40877</v>
       </c>
       <c r="H422" s="2">
-        <v>134960</v>
+        <v>40476</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>849</v>
+        <v>780</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="E423" s="2">
-        <v>34582</v>
+        <v>51707</v>
       </c>
       <c r="F423" s="2">
-        <v>34582</v>
+        <v>51707</v>
       </c>
       <c r="G423" s="2">
-        <v>33594</v>
+        <v>50230</v>
       </c>
       <c r="H423" s="2">
-        <v>33264</v>
+        <v>49737</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>849</v>
+        <v>780</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="E424" s="2">
-        <v>40714</v>
+        <v>5350</v>
       </c>
       <c r="F424" s="2">
-        <v>40714</v>
+        <v>5350</v>
       </c>
       <c r="G424" s="2">
-        <v>39551</v>
+        <v>5197</v>
       </c>
       <c r="H424" s="2">
-        <v>39163</v>
+        <v>5146</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>849</v>
+        <v>533</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>862</v>
+        <v>857</v>
       </c>
       <c r="E425" s="2">
-        <v>50584</v>
+        <v>24628</v>
       </c>
       <c r="F425" s="2">
-        <v>50584</v>
+        <v>24628</v>
       </c>
       <c r="G425" s="2">
-        <v>49139</v>
+        <v>23924</v>
       </c>
       <c r="H425" s="2">
-        <v>48657</v>
+        <v>23690</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>849</v>
+        <v>26</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
       <c r="E426" s="2">
-        <v>61451</v>
+        <v>90536</v>
       </c>
       <c r="F426" s="2">
-        <v>61451</v>
+        <v>90536</v>
       </c>
       <c r="G426" s="2">
-        <v>59696</v>
+        <v>87950</v>
       </c>
       <c r="H426" s="2">
-        <v>59110</v>
+        <v>87087</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>865</v>
+        <v>860</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>849</v>
+        <v>161</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
       <c r="E427" s="2">
-        <v>69221</v>
+        <v>56254</v>
       </c>
       <c r="F427" s="2">
-        <v>69221</v>
+        <v>56254</v>
       </c>
       <c r="G427" s="2">
-        <v>67244</v>
+        <v>54647</v>
       </c>
       <c r="H427" s="2">
-        <v>66584</v>
+        <v>54111</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>867</v>
+        <v>862</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>849</v>
+        <v>161</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="E428" s="2">
-        <v>87491</v>
+        <v>36788</v>
       </c>
       <c r="F428" s="2">
-        <v>87491</v>
+        <v>36788</v>
       </c>
       <c r="G428" s="2">
-        <v>84992</v>
+        <v>35737</v>
       </c>
       <c r="H428" s="2">
-        <v>84158</v>
+        <v>35386</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>869</v>
+        <v>864</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>849</v>
+        <v>120</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
       <c r="E429" s="2">
-        <v>99881</v>
+        <v>15152</v>
       </c>
       <c r="F429" s="2">
-        <v>99881</v>
+        <v>15152</v>
       </c>
       <c r="G429" s="2">
-        <v>97028</v>
+        <v>14719</v>
       </c>
       <c r="H429" s="2">
-        <v>96076</v>
+        <v>14574</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>849</v>
+        <v>120</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="E430" s="2">
-        <v>143876</v>
+        <v>15139</v>
       </c>
       <c r="F430" s="2">
-        <v>143876</v>
+        <v>15139</v>
       </c>
       <c r="G430" s="2">
-        <v>139766</v>
+        <v>14706</v>
       </c>
       <c r="H430" s="2">
-        <v>138395</v>
+        <v>14562</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
-      <c r="B431" s="1" t="s">
-        <v>873</v>
+      <c r="B431" s="1">
+        <v>16</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>849</v>
+        <v>18</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="E431" s="2">
-        <v>149231</v>
+        <v>3161</v>
       </c>
       <c r="F431" s="2">
-        <v>149231</v>
+        <v>3161</v>
       </c>
       <c r="G431" s="2">
-        <v>144968</v>
+        <v>3070</v>
       </c>
       <c r="H431" s="2">
-        <v>143546</v>
+        <v>3040</v>
       </c>
       <c r="I431" s="1" t="s">
-        <v>11</v>
-[...1013 lines deleted...]
-      <c r="I466" s="1" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>